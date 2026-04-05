--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,52 +1,2282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salma El Bourkadi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salma-el-bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5240-5742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication - Université de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Information-Communication - Bureau : 11 - Rue Vincent Auriol - BP 35, 59051 Roubaix cedex 01.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-5240-5742 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">idHAL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salma-el-bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et santé au travail. Le cas des chauffeurs VTC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformisation des organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management algorithmique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé au travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coopérativisme des plateformes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques et géopolitiques des plateformes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2023 - : Maître de conférences à l'Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2021 - Août 2023 : ATER à l'Université Sorbonne Paris Nord.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentante des doctorants élue au conseil du laboratoire Dicen IdF (2019-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - Janvier 2021 : Enseignante au CFA du CNAM Saint-Denis, chargée du cours &amp;quot;Communication Professionnelle&amp;quot; et du cours &amp;quot;Recherche d'information&amp;quot; au CNAM-Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2020 - Décembre 2020 : Enseignante à l'Université de Paris Nanterre, chargée du cours « Développement durable et numérique », Master 2 Humanités et industries créatives.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2019- Juin 2020 : Enseignante à l'école d'ingénieur-e-s du CNAM Saint-Denis, chargée des cours &amp;quot;Société et Technique&amp;quot; et &amp;quot;Pratiques et techniques de la communication écrite et orale&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Andonova, Y., Peirot, N. & El Bourkadi, S. (2024). « Introduction : Plateformes en contexte organisationnel : paradoxes et injonctions algorithmiques ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Plateformes, organisations et injonctions au travail, 21 (1), pp. 5-22.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2024). « D’Uber à Maze : processus info-communicationnel de transition alter », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communication organisationnelle et alter-organisations : les leçons de la crise sanitaire et écologique, 65 (1), pp. 23-36.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2024). « Info-communications préventives à l’ère du management algorithmique : Le cas d’Uber pendant la crise sanitaire ». In. Lambotte, F., Lépine, V., Morillon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Presses universitaires de Louvain, pp. 209-225.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2023). « Uber structure's managerial algorithmic communication and drivers' health issues: sensemaking of work strategic resistance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insights in Health Communication, 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peirot, N.,  El Bourkadi, S. (2023). « Vers une sobriété alternative ? Une approche communicationnelle des plateformes coopératives à l’heure de la sobriété numérique ». La numérisation des sociétés, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alemanno, S., El Bourkadi, S. (2023). « Penser la plateforme Uber au prisme de l’épistémologie de la communication organisationnelle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, 20 (1), pp.103-118.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2022), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les résistances individuelles et collectives aux rationalisations extrêmes du travail VTC via les plateformes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’intervention en organisation : quels enjeux pour la communication organisationnelle ?, 61 (1), pp.141-153.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2021), « Plateformes numériques de transport : les conséquences des espaces virtuels de travail sur la santé des chauffeurs VTC », Axe 4 : Machines, intelligences, design (s), Congrès : « Sociétés et espaces en mouvement » de la SFSIC à Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alemanno, S, El Bourkadi, S. (2020), « Plateforme de l’isolement et Covid-19, un inédit mortifère pour les chauffeurs VTC », Communication de crise, médias et gestion de risques du Covid-19, Revue de Recherches Francophones en Sciences de l’Information et de la Communication (REFSICOM N°9).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El Bourkadi, S. (2020), « Matérialité de l’épuisement au travail : une approche info-communicationnelle des plateformes des VTC », Axe 3 : Faire sens : corps, matérialités, signes, émotions, formes sémiotiques et infra- symbolique, Colloque à Rennes : matérialité (s) et formes sociales : objets, machines, mémoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde, Violences numériques et résistances au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.231-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12uyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Uber à Maze : processus info-communicationnel de transition alter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yyv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la plateforme Uber au prisme de l’épistémologie de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, 20 (1), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04222551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uber structure's managerial algorithmic communication and drivers' health issues: sensemaking of work strategic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insights in Health Communication, 8, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2023.1213679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04222566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résistances individuelles et collectives aux rationalisations extrêmes du travail VTC via les plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’intervention en organisation : quels enjeux pour la communication organisationnelle ?, 61 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de l'isolement et Covid-19, un inédit mortifère pour les chauffeurs VTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sobriété alternative ? Une approche communicationnelle des plateformes coopératives à l’heure de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des informations et des actions préventives d'Uber face à une crise sanitaire persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques de transport : les conséquences des espaces virtuels de travail sur la santé des chauffeurs VTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6589473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité de l’épuisement au travail : une approche info-communicationnelle des plateformes des VTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialité(s) et formes sociales : objets, machines, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et santé au travail : le cas des chauffeurs VTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. HESAM Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021HESAC021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing Interpersonal Communication through Design and Denumerization: Strategic Resistance to Algorithmic Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual ICA Conference, "Communication and Global Human Rights"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en contexte organisationnel : paradoxes et injonctions algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 21 (1), pp.5-22, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.204.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation des métiers de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes, organisations et injonctions au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Strategizing: Preventative Communication during a Health Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John G. McClellan; Cecilia Cassinger; Visa Penttilä; Monica Porzionato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating in the Face of Global Crises Organization, Strategy, and ‘Doing the Right Thing’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.103-120, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003605720-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Info-communications préventives à l’ère du management algorithmique. Le cas d’Uber pendant la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma El Bourkadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Lambotte, Valérie Lépine, Laurent Morillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salma El Bourkadi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication à l'Université de Lille</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">salma-el-bourkadi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-5240-5742</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication - Université de Lille</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Département Information-Communication - Bureau : 11 - Rue Vincent Auriol - BP 35, 59051 Roubaix cedex 01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LinkedIn : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-5240-5742 </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">salma-el-bourkadi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thèse de doctorat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Plateformes numériques et santé au travail. Le cas des chauffeurs VTC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> sous la direction de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sylvie Alemanno</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thèmes de recherche développés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plateformisation des organisations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Management algorithmique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La santé au travail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coopérativisme des plateformes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Politiques et géopolitiques des plateformes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Expériences professionnelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2023 - : Maître de conférences à l'Université de Lille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2021 - Août 2023 : ATER à l'Université Sorbonne Paris Nord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Représentante des doctorants élue au conseil du laboratoire Dicen IdF (2019-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2020 - Janvier 2021 : Enseignante au CFA du CNAM Saint-Denis, chargée du cours &amp;quot;Communication Professionnelle&amp;quot; et du cours &amp;quot;Recherche d'information&amp;quot; au CNAM-Paris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Novembre 2020 - Décembre 2020 : Enseignante à l'Université de Paris Nanterre, chargée du cours « Développement durable et numérique », Master 2 Humanités et industries créatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2019- Juin 2020 : Enseignante à l'école d'ingénieur-e-s du CNAM Saint-Denis, chargée des cours &amp;quot;Société et Technique&amp;quot; et &amp;quot;Pratiques et techniques de la communication écrite et orale&amp;quot;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing Racialised Misogyny in China’s Digital Manosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altman Yuzhu Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21674795261440345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde, Violences numériques et résistances au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.231-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12uyn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Uber à Maze : processus info-communicationnel de transition alter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11yyv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la plateforme Uber au prisme de l’épistémologie de la communication organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, 20 (1), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04222551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uber structure's managerial algorithmic communication and drivers' health issues: sensemaking of work strategic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Insights in Health Communication, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcomm.2023.1213679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04222566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résistances individuelles et collectives aux rationalisations extrêmes du travail VTC via les plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’intervention en organisation : quels enjeux pour la communication organisationnelle ?, 61 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateforme de l'isolement et Covid-19, un inédit mortifère pour les chauffeurs VTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alemanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sobriété alternative ? Une approche communicationnelle des plateformes coopératives à l’heure de la sobriété numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites des informations et des actions préventives d'Uber face à une crise sanitaire persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes numériques de transport : les conséquences des espaces virtuels de travail sur la santé des chauffeurs VTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6589473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité de l’épuisement au travail : une approche info-communicationnelle des plateformes des VTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialité(s) et formes sociales : objets, machines, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes numériques et santé au travail : le cas des chauffeurs VTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. HESAM Université, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021HESAC021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03663009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinventing Interpersonal Communication through Design and Denumerization: Strategic Resistance to Algorithmic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual ICA Conference, "Communication and Global Human Rights"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gold coast, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes et données : reconfigurations dans les métiers de la communication numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 168 p., 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes en contexte organisationnel : paradoxes et injonctions algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 21 (1), pp.5-22, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.204.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformisation des métiers de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes, organisations et injonctions au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic Strategizing: Preventative Communication during a Health Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John G. McClellan; Cecilia Cassinger; Visa Penttilä; Monica Porzionato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communicating in the Face of Global Crises Organization, Strategy, and ‘Doing the Right Thing’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.103-120, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003605720-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Info-communications préventives à l’ère du management algorithmique. Le cas d’Uber pendant la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma El Bourkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Lambotte, Valérie Lépine, Laurent Morillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.209-225, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +2337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E043E38"/>
+    <w:nsid w:val="5FD6BD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +2485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9509A6D0"/>
+    <w:nsid w:val="22B5826C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +2633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F3E30901"/>
+    <w:nsid w:val="8F017B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,199 +2781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BEC4C55"/>
-[...147 lines deleted...]
-    <w:nsid w:val="0BD340D0"/>
+    <w:nsid w:val="1F257A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -857,53 +2939,50 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -942,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5240-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/salma-el-bourkadi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/?q=%2A&amp;authIdHal_s=salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s215376" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/alemanno-sylvie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2023.1213679" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6589473" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.204.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003605720-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5240-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/salma-el-bourkadi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/?q=%2A&amp;authIdHal_s=salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s215376" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/alemanno-sylvie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altman Yuzhu Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21674795261440345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2023.1213679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6589473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.204.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003605720-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>