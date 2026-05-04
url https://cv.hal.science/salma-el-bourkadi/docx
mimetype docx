--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2337,51 +2337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD6BD25"/>
+    <w:nsid w:val="8EC6597F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2485,51 +2485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22B5826C"/>
+    <w:nsid w:val="499120D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2633,51 +2633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8F017B27"/>
+    <w:nsid w:val="4136EB2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2781,51 +2781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F257A57"/>
+    <w:nsid w:val="88B35FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>