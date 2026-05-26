--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -582,187 +582,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laborde, Violences numériques et résistances au travail</w:t>
+                <w:t xml:space="preserve">D’Uber à Maze : processus info-communicationnel de transition alter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma El Bourkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63, pp.231-233. </w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12uyn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11yyv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823595v1</w:t>
+                <w:t xml:space="preserve">hal-04651323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Uber à Maze : processus info-communicationnel de transition alter</w:t>
+                <w:t xml:space="preserve">Aurélie Laborde, Violences numériques et résistances au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma El Bourkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.231-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11yyv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12uyn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651323v1</w:t>
+                <w:t xml:space="preserve">hal-04823595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la plateforme Uber au prisme de l’épistémologie de la communication organisationnelle</w:t>
               </w:r>
@@ -2337,51 +2337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC6597F"/>
+    <w:nsid w:val="E806A05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2485,51 +2485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="499120D6"/>
+    <w:nsid w:val="22B62660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2633,51 +2633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4136EB2F"/>
+    <w:nsid w:val="1008EF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2781,51 +2781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88B35FB7"/>
+    <w:nsid w:val="86FD8144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5240-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/salma-el-bourkadi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/?q=%2A&amp;authIdHal_s=salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s215376" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/alemanno-sylvie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altman Yuzhu Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21674795261440345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2023.1213679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6589473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.204.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003605720-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5240-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/salma-el-bourkadi/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/?q=%2A&amp;authIdHal_s=salma-el-bourkadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s215376" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/alemanno-sylvie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altman Yuzhu Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Bourkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21674795261440345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2023.1213679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6589473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.204.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003605720-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>