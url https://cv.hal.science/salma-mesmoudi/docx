--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,2065 +315,1831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to identify language markers for post-traumatic stress disorder using machine learning and deep learning</w:t>
+                <w:t xml:space="preserve">Transdisciplinary method for exploration and visualization of neuroimaging papers and databases: Application to PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Quillivic</w:t>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Auxéméry</w:t>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+                <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12468. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61557-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595510v1</w:t>
+                <w:t xml:space="preserve">hal-04665396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary method for exploration and visualization of neuroimaging papers and databases: Application to PTSD</w:t>
+                <w:t xml:space="preserve">Interdisciplinary approach to identify language markers for post-traumatic stress disorder using machine learning and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+                <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">Yann Auxéméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665396v1</w:t>
+                <w:t xml:space="preserve">hal-04595510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Data Integration Towards a Global Understanding of the Neurological Impact of Human Brain Severe Acute Respiratory Syndrome Coronavirus 2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">, 2022, 16, pp.756604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnint.2022.756604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880281v1</w:t>
+                <w:t xml:space="preserve">halshs-03919018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Data Integration Towards a Global Understanding of the Neurological Impact of Human Brain Severe Acute Respiratory Syndrome Coronavirus 2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Eye-tracking and learning experience: gaze trajectories to better understand the behavior of memorial visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2022.756604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.13.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919018v1</w:t>
+                <w:t xml:space="preserve">hal-03877606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Data Integration Towards a Global Understanding of the Neurological Impact of Human Brain Severe Acute Respiratory Syndrome Coronavirus 2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Antisaccades in Parkinson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2022.756604⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (9), pp.853-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03918066v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking and learning experience: gaze trajectories to better understand the behavior of memorial visitors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brainhack: a collaborative workshop for the open neuroscience community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron Craddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nolan Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarael Alcauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.13.2.3⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-016-0121-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877606v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisaccades in Parkinson disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gaymard</w:t>
+                <w:t xml:space="preserve">Deafferentation in thalamic and pontine areas in severe traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laouchedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.202-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025263v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainhack: a collaborative workshop for the open neuroscience community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarael Alcauter</w:t>
+                <w:t xml:space="preserve">LinkRbrain: Multi-scale data integrator of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yarkoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13742-016-0121-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.44 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298289v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkRbrain: Multi-scale data integrator of the brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Beaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110246v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deafferentation in thalamic and pontine areas in severe traumatic brain injury.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Messé</w:t>
+                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251644v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Resting state networks' corticotopy: the dual intertwined rings architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rudrauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140004v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Emergence of Frontiers in networked Schelling segregationist models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Ghetiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona A.C. Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.35-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345065v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting state networks' corticotopy: the dual intertwined rings architecture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A viability approach to control food processes: Application to a Camembert cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Basile Pinsard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067444⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938595v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Frontiers in networked Schelling segregationist models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On dominance-based multiobjective local search: design, implementation and experimental analysis on scheduling and traveling salesman problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...226 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (2), pp.317-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10732-011-9181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2383,1688 +2149,1676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization of speech disorganization for PTSD and speech disorders detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LesLa, Jun 2024, Bruxelles, Belgium. pp.ISBN : 978-2-39061-471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-Truth Segmentation of the Spinal Cord from 3T MR Images Using Evolutionary Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mounir El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mounir El Mendili</w:t>
+                <w:t xml:space="preserve">Brice Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Villard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid &amp; Virtual, Spain. pp.549-563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-02462-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Beaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p30-31 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">How to Prevent Intolerant Agents from High Segregation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Life, ECAL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840747v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Prevent Intolerant Agents from High Segregation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Life, ECAL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742859v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.835-840, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoBIO 2010 - 8th European Conference on Evolutionary Computation, Machine Learning and Data Mining in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12211-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the result of a classifier to the end-user: geometric-based sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2010, 19th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.835-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Study on Dominance-Based Local Search Approaches for Multiobjective Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLS 2009 - 2nd International Workshop on Engineering Stochastic Local Search Algorithms: Designing, Implementing and Analyzing Effective Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. pp.120-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296704v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.H. Wuillemin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592425v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Dominance-Based Local Search Approaches for Multiobjective Combinatorial Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS 2009 - 2nd International Workshop on Engineering Stochastic Local Search Algorithms: Designing, Implementing and Analyzing Effective Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Complex System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763711v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures of Speech as a Linguistic Marker of Post-Traumatic Stress Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Auxemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Unlocking the Linguistic Code of Post-Traumatic Stress Disorder: A Comprehensive Analysis and Diagnostic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Auxemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,111 +3828,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye tracking et apprentissage : suivre le regard pour mieux comprendre le comportement des visiteurs du Mémorial de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir autrement. Nouvelles études sur les visiteurs de musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILA, pp.189-210, 2023, 978-2-11-157663-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4188,140 +3942,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkRbrain : Multi-scale data integrator of the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Lapina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aef771a281fa5676d3efd71b4373f5789c2f5fe1;origin=https://hal.archives-ouvertes.fr/hal-04107837;visit=swh:1:snp:fe65d6c44987fb8183d8ecb04dbe040244b278ea;anchor=swh:1:rel:90b2dede7c504bdd94cd5e1ff8fd30db78a9789c;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4389,51 +4143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05160F10"/>
+    <w:nsid w:val="892F3081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4620,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-mesmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5682-2917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27088209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quillivic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61557-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Lapina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.756604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hommet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.2.3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarael Alcauter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0121-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2014.12.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laouchedi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Messe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Ghetiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A.C. Polack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627800v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boccara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCJWQRZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Auxemery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aef771a281fa5676d3efd71b4373f5789c2f5fe1;origin=https://hal.archives-ouvertes.fr/hal-04107837;visit=swh:1:snp:fe65d6c44987fb8183d8ecb04dbe040244b278ea;anchor=swh:1:rel:90b2dede7c504bdd94cd5e1ff8fd30db78a9789c;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-mesmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5682-2917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27088209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quillivic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61557-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Lapina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.756604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hommet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarael Alcauter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0121-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laouchedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2014.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Messe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Ghetiu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A.C. Polack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627800v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boccara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Auxemery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aef771a281fa5676d3efd71b4373f5789c2f5fe1;origin=https://hal.archives-ouvertes.fr/hal-04107837;visit=swh:1:snp:fe65d6c44987fb8183d8ecb04dbe040244b278ea;anchor=swh:1:rel:90b2dede7c504bdd94cd5e1ff8fd30db78a9789c;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>