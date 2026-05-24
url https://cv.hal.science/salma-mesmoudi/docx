--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -315,351 +315,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary method for exploration and visualization of neuroimaging papers and databases: Application to PTSD</w:t>
+                <w:t xml:space="preserve">Interdisciplinary approach to identify language markers for post-traumatic stress disorder using machine learning and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+                <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+                <w:t xml:space="preserve">Yann Auxéméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665396v1</w:t>
+                <w:t xml:space="preserve">hal-04595510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to identify language markers for post-traumatic stress disorder using machine learning and deep learning</w:t>
+                <w:t xml:space="preserve">Transdisciplinary method for exploration and visualization of neuroimaging papers and databases: Application to PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Quillivic</w:t>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Auxéméry</w:t>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+                <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12468. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61557-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595510v1</w:t>
+                <w:t xml:space="preserve">hal-04665396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Data Integration Towards a Global Understanding of the Neurological Impact of Human Brain Severe Acute Respiratory Syndrome Coronavirus 2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,51 +706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking and learning experience: gaze trajectories to better understand the behavior of memorial visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,51 +823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ewenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,580 +1072,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deafferentation in thalamic and pontine areas in severe traumatic brain injury.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LinkRbrain: Multi-scale data integrator of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laouchedi</w:t>
+                <w:t xml:space="preserve">Claudia Cioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Galanaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Delmaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Messé</w:t>
+                <w:t xml:space="preserve">Tal Yarkoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.44 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251644v1</w:t>
+                <w:t xml:space="preserve">hal-01110246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkRbrain: Multi-scale data integrator of the brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rodic</w:t>
+                <w:t xml:space="preserve">Deafferentation in thalamic and pontine areas in severe traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laouchedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cioli</w:t>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+                <w:t xml:space="preserve">C Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Yarkoni</w:t>
+                <w:t xml:space="preserve">S Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.202-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110246v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cioli</w:t>
+                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Abdi</w:t>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Beaton</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Burnod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345065v1</w:t>
+                <w:t xml:space="preserve">hal-01140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Beaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140004v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting state networks' corticotopy: the dual intertwined rings architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perlbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Frontiers in networked Schelling segregationist models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Ghetiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,103 +1843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viability approach to control food processes: Application to a Camembert cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,77 +2176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization of speech disorganization for PTSD and speech disorders detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LesLa, Jun 2024, Bruxelles, Belgium. pp.ISBN : 978-2-39061-471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid &amp; Virtual, Spain. pp.549-563, </w:t>
@@ -2405,103 +2405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in Human Cortical Gene Expression Match the Temporal Properties of Large-Scale Functional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Beaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p30-31 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2520,286 +2520,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Prevent Intolerant Agents from High Segregation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Life, ECAL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742859v1</w:t>
+                <w:t xml:space="preserve">hal-00840747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to Prevent Intolerant Agents from High Segregation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Life, ECAL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840747v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.835-840, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Genetic Operator Search for the Molecular Docking Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,615 +2944,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the result of a classifier to the end-user: geometric-based sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+                <w:t xml:space="preserve">Paul Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2010, 19th European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.835-840</w:t>
+              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594383v1</w:t>
+                <w:t xml:space="preserve">hal-00783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Describing the result of a classifier to the end-user: geometric-based sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ECAI 2010, 19th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.835-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783852v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Dominance-Based Local Search Approaches for Multiobjective Combinatorial Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS 2009 - 2nd International Workshop on Engineering Stochastic Local Search Algorithms: Designing, Implementing and Analyzing Effective Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763711v1</w:t>
+                <w:t xml:space="preserve">hal-01296704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">M. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference on Complex System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296704v1</w:t>
+                <w:t xml:space="preserve">hal-02592425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Study on Dominance-Based Local Search Approaches for Multiobjective Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.H. Wuillemin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLS 2009 - 2nd International Workshop on Engineering Stochastic Local Search Algorithms: Designing, Implementing and Analyzing Effective Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. pp.120-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592425v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3570,64 +3570,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures of Speech as a Linguistic Marker of Post-Traumatic Stress Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Auxemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,90 +3688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Unlocking the Linguistic Code of Post-Traumatic Stress Disorder: A Comprehensive Analysis and Diagnostic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Auxemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3842,51 +3842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye tracking et apprentissage : suivre le regard pour mieux comprendre le comportement des visiteurs du Mémorial de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,64 +3956,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkRbrain : Multi-scale data integrator of the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Lapina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,51 +4143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="892F3081"/>
+    <w:nsid w:val="21B5AC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-mesmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5682-2917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27088209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quillivic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61557-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Lapina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.756604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hommet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarael Alcauter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0121-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laouchedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2014.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Messe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Ghetiu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A.C. Polack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627800v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boccara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Auxemery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aef771a281fa5676d3efd71b4373f5789c2f5fe1;origin=https://hal.archives-ouvertes.fr/hal-04107837;visit=swh:1:snp:fe65d6c44987fb8183d8ecb04dbe040244b278ea;anchor=swh:1:rel:90b2dede7c504bdd94cd5e1ff8fd30db78a9789c;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salma-mesmoudi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5682-2917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27088209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quillivic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61557-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Lapina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.756604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hommet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarael Alcauter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0121-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cioli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2014.12.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laouchedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Messe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pinsard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Ghetiu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona A.C. Polack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628215v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9181-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7TNB834-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627800v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boccara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tavares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12211-8_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Auxemery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aef771a281fa5676d3efd71b4373f5789c2f5fe1;origin=https://hal.archives-ouvertes.fr/hal-04107837;visit=swh:1:snp:fe65d6c44987fb8183d8ecb04dbe040244b278ea;anchor=swh:1:rel:90b2dede7c504bdd94cd5e1ff8fd30db78a9789c;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>