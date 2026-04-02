--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -353,369 +353,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiobjective approach for weekly Green Home Health Care routing and scheduling problem with care continuity and synchronized services</w:t>
+                <w:t xml:space="preserve">Solving the Two-Stage Robust Elective Patient Surgery Planning Under Uncertainties with Intensive Care Unit Beds Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2024.100302⟩</w:t>
+              <w:t xml:space="preserve">Metaheuristic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14753, pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571506v1</w:t>
+                <w:t xml:space="preserve">hal-05408803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t>
+                <w:t xml:space="preserve">A multiobjective approach for weekly Green Home Health Care routing and scheduling problem with care continuity and synchronized services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kharraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.08.022⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.100302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2024.100302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677534v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Two-Stage Robust Elective Patient Surgery Planning Under Uncertainties with Intensive Care Unit Beds Availability</w:t>
+                <w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14753, pp.171-177. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408803v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic method for solving an emergency problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1/2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -775,64 +775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.63-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,64 +1036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust Multiobjective Master Surgical Schedule under Multiple Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1144,64 +1144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.391-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,64 +1261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1369,64 +1369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1483,64 +1483,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05290174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06830-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05236488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzheng Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kharraja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Abbassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hilali Alaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100302" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.121009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharraja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-021-09572-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_42" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Sifaleras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05290174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06830-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05236488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzheng Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kharraja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Abbassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hilali Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.121009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharraja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-021-09572-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_42" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Sifaleras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>