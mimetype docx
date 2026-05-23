--- v1 (2026-04-02)
+++ v2 (2026-05-23)
@@ -107,51 +107,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -219,662 +219,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributionally robust master surgery scheduling with duration uncertainty and specialty parallelism</w:t>
+                <w:t xml:space="preserve">Maintenance optimization in multi-component production systems: A stochastic degradation-aware evolutionary reinforcement learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfeng Li</w:t>
+                <w:t xml:space="preserve">Ziyad Bahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songzheng Zhao</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Lemnaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 138, pp.103417. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2025.103417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2026.112822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236488v1</w:t>
+                <w:t xml:space="preserve">hal-05625261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Two-Stage Robust Elective Patient Surgery Planning Under Uncertainties with Intensive Care Unit Beds Availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributionally robust master surgery scheduling with duration uncertainty and specialty parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_17⟩</w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 138, pp.103417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2025.103417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408803v1</w:t>
+                <w:t xml:space="preserve">hal-05236488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiobjective approach for weekly Green Home Health Care routing and scheduling problem with care continuity and synchronized services</w:t>
+                <w:t xml:space="preserve">Solving the Two-Stage Robust Elective Patient Surgery Planning Under Uncertainties with Intensive Care Unit Beds Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metaheuristic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14753, pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2024.100302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04571506v1</w:t>
+                <w:t xml:space="preserve">hal-05408803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t>
+                <w:t xml:space="preserve">A multiobjective approach for weekly Green Home Health Care routing and scheduling problem with care continuity and synchronized services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Saïd Kharraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.08.022⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.100302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2024.100302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677534v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic method for solving an emergency problem</w:t>
+                <w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.121009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571509v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A metaheuristic method for solving an emergency problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Makboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1/2), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2022.121009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A two-stage robust optimization approach for the master surgical schedule problem under uncertainty considering downstream resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.63-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10729-021-09572-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -884,582 +1014,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Operating Theater Scheduling : A Comparative Study of Scheduling Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Conference in Operational Research Applied to Health systems ORAHS2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust Multiobjective Master Surgical Schedule under Multiple Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Home Health Care Scheduling and Routing Approach with Time Windows and Synchronization Constraints Under Travel Time and Service Time Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.391-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Approach for the Combined Master Surgical Schedule and Surgical Case Assignment Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-stage Approach for the Multi-period Green Home Health Care Problem with Varying Speed Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kharraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hilali Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1469,184 +1599,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Sifaleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14753, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, 978-3-031-62911-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1793,51 +1923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05290174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06830-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05236488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzheng Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kharraja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Abbassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hilali Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.121009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharraja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-021-09572-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_42" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Sifaleras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05290174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06830-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bahou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Lemnaouar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Krimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2026.112822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05236488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzheng Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_17" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kharraja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Abbassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hilali Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2022.121009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04571507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharraja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-021-09572-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chouraqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Sifaleras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>