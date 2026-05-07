--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -767,234 +767,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783949v1</w:t>
+                <w:t xml:space="preserve">hal-02437115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating information-seeking activity in instructional videos: The combined effects of micro- and macroscaffolding</w:t>
               </w:r>
@@ -1680,217 +1680,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acceptability of AI at Work: Predicting the Intention to Use relying on UTAUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the Influence of Scale Format? A Study on the Likert and Visual Analogue Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci</w:t>
+              <w:t xml:space="preserve">CogSci 2020 : 42nd Annual Virtual Meeting of the Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641099v1</w:t>
+                <w:t xml:space="preserve">hal-03641096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Influence of Scale Format? A Study on the Likert and Visual Analogue Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Acceptability of AI at Work: Predicting the Intention to Use relying on UTAUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2020 : 42nd Annual Virtual Meeting of the Cognitive Science</w:t>
+              <w:t xml:space="preserve">CogSci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641096v1</w:t>
+                <w:t xml:space="preserve">hal-03641099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-generated vs. Human Artworks. A Perception Bias Towards Artificial Intelligence?</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0417" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Baverel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712893v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04607898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0417" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Baverel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712893v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04607898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>