--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1222,226 +1222,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pause and Note-Taking Behaviors during Video Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants de l’engagement tridimensionnel des étudiants en contexte de classe à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Tino Endres et al. (chair). Learning With, Not Just Learning From, Videos – Interactivity as Key Element in Video-based Learning. [Symposium]. EARLI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18326.41281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272765v1</w:t>
+                <w:t xml:space="preserve">hal-05237204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l’engagement tridimensionnel des étudiants en contexte de classe à l'université</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pause and Note-Taking Behaviors during Video Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lardy</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation (AREF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Tino Endres et al. (chair). Learning With, Not Just Learning From, Videos – Interactivity as Key Element in Video-based Learning. [Symposium]. EARLI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18326.41281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05237204v1</w:t>
+                <w:t xml:space="preserve">hal-05272765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité perçue et efficacité réelle des feed-back en apprentissage numérique</w:t>
               </w:r>
@@ -2513,51 +2513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing students' cognitive, behavioral, and emotional engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0417" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Baverel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712893v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04607898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0417" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Baverel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l de Clercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18326.41281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712893v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26715.02085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04607898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>