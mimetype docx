--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -750,916 +750,916 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impureza de Marcelo Cohen ou l’accès au réel urbain</w:t>
+                <w:t xml:space="preserve">Pour une liturgie des villas miseria dans l’œuvre de César González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124, pp.153-168. </w:t>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/149t9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14cy3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166125v1</w:t>
+                <w:t xml:space="preserve">hal-04542611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historia Feminista de la literatura argentina, dirigida por Laura Antonella Arnés, Lucía María de Leone y María José Punte, Villa María: Eduvim, 2020 ; 2022 y 2023 (1a ed.)</w:t>
+                <w:t xml:space="preserve">Voces de subalternos en la literatura argentina sobre la última dictadura militar : Dos veces junio de Martín Kohan y Villa de Luis Gusmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 7</w:t>
+              <w:t xml:space="preserve">Collection du Centre d'Études Hispaniques d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763728v1</w:t>
+                <w:t xml:space="preserve">hal-04542603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La llamada: un retrato de Leila Guerriero, hacia una redefinición de la violencia de género</w:t>
+                <w:t xml:space="preserve">Géographies de l'absence dans Los planetas (1999) de Sergio Chejfec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322283v1</w:t>
+                <w:t xml:space="preserve">hal-05322296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une liturgie des villas miseria dans l’œuvre de César González</w:t>
+                <w:t xml:space="preserve">I could tell the story again [...] and it wouldn’t necessary make me cry&amp;quot; : la mise en scène de la parole des vétérans des Malouines dans le film Teatro de guerra (2018) de Lola Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542611v1</w:t>
+                <w:t xml:space="preserve">hal-04347049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voces de subalternos en la literatura argentina sobre la última dictadura militar : Dos veces junio de Martín Kohan y Villa de Luis Gusmán</w:t>
+                <w:t xml:space="preserve">Historia Feminista de la literatura argentina, dirigida por Laura Antonella Arnés, Lucía María de Leone y María José Punte, Villa María: Eduvim, 2020 ; 2022 y 2023 (1a ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection du Centre d'Études Hispaniques d'Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress</w:t>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04542603v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I could tell the story again [...] and it wouldn’t necessary make me cry&amp;quot; : la mise en scène de la parole des vétérans des Malouines dans le film Teatro de guerra (2018) de Lola Arias</w:t>
+                <w:t xml:space="preserve">La llamada: un retrato de Leila Guerriero, hacia una redefinición de la violencia de género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347049v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies du silence dans Los planetas (1999) de Sergio Chejfec</w:t>
+                <w:t xml:space="preserve">Élodie Carrera, Illuminations : épiphanies et fragment dans l’œuvre d’Andrés Neuman, Peter Lang, Trans-Atlántico / Trans-Atlantique, 2024, 518 p., 64€</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05322296v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Carrera, Illuminations : épiphanies et fragment dans l’œuvre d’Andrés Neuman, Peter Lang, Trans-Atlántico / Trans-Atlantique, 2024, 518 p., 64€</w:t>
+                <w:t xml:space="preserve">Impureza de Marcelo Cohen ou l’accès au réel urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149t9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05350434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto SEMÁN, Breve historia del antipopulismo. Los intentos por domesticar a la Argentina plebeya, de 1810 a Macri, Buenos Aires, Siglo XXI editores, 2021</w:t>
+                <w:t xml:space="preserve">Cartes et cartographies de Buenos Aires dans la littérature argentine contemporaine : César Aira, Marcelo Cohen et Sergio Chejfec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763729v1</w:t>
+                <w:t xml:space="preserve">hal-04347034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes et cartographies de Buenos Aires dans la littérature argentine contemporaine : César Aira, Marcelo Cohen et Sergio Chejfec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre ensayo, poesía y cine: la construcción discursiva de la villa miseria en la obra de César González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuadernos Lirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130hq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347034v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ensayo, poesía y cine: la construcción discursiva de la villa miseria en la obra de César González.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écriture des marges dans quelques contes de Mariana Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La narrativa del terror de Mariana Enriquez – Los peligros de leer en la cama, 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962043v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture des marges dans quelques contes de Mariana Enriquez</w:t>
+                <w:t xml:space="preserve">Ernesto SEMÁN, Breve historia del antipopulismo. Los intentos por domesticar a la Argentina plebeya, de 1810 a Macri, Buenos Aires, Siglo XXI editores, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130p9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04763723v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupérer la mémoire des femmes dans la guerre des Malouines : Nosotras también estuvimos de Federico Strifezzo (2021)</w:t>
               </w:r>
@@ -1708,174 +1708,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues sur/dans Buenos Aires dans la littérature argentine contemporaine</w:t>
+                <w:t xml:space="preserve">Miradas cruzadas sobre las heterotopías urbanas en la literatura argentina de principios del siglo XXI: César Aira, Marcelo Cohen y Sergio Chejfec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.25976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347011v1</w:t>
+                <w:t xml:space="preserve">hal-04347015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miradas cruzadas sobre las heterotopías urbanas en la literatura argentina de principios del siglo XXI: César Aira, Marcelo Cohen y Sergio Chejfec</w:t>
+                <w:t xml:space="preserve">Dialogues sur/dans Buenos Aires dans la littérature argentine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/atlante.25976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04347015v1</w:t>
+                <w:t xml:space="preserve">hal-04347011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chejfec y Buenos Aires</w:t>
               </w:r>
@@ -2132,51 +2132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B83AACAD"/>
+    <w:nsid w:val="1ADA6D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2363,51 +2363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salome-dahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-3202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289106915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Dahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ipola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149t9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cy3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130p9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04962043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuadernos Lirico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130hq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.25976" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salome-dahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-3202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/289106915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Dahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ipola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cy3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149t9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04962043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuadernos Lirico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130hq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130p9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.25976" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04347017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>