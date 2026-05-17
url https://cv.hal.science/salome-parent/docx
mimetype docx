--- v0 (2026-03-27)
+++ v1 (2026-05-17)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy and transmission electron microscopy identification of deformation twinning in the Cr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC MAX phase</w:t>
+                <w:t xml:space="preserve">Elastic strain mapping of plastically deformed materials by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.119836. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.114010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562546v1</w:t>
+                <w:t xml:space="preserve">hal-04718360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic force microscopy and transmission electron microscopy identification of deformation twinning in the Cr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salomé Parent</w:t>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.119836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728434v1</w:t>
+                <w:t xml:space="preserve">hal-04562546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic strain mapping of plastically deformed materials by TEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Després</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 265, pp.114010. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.103401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718360v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation-induced deformation twinning in MAX phase Ti2AlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilgens Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 227, pp.117665. </w:t>
@@ -674,51 +674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation élémentaire des phases MAX : analyse par essais de microdéformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristallographie. Université de Poitiers, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021POIT2315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -914,51 +914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03675306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT2315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03675306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT2315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>