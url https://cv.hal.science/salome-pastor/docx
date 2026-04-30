--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -546,165 +546,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Clotilde Leguil, Céder n’est pas consentir : une approche clinique et politique du consentement</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Azélie Fayolle, Des femmes et du style : pour un feminist gaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457411v1</w:t>
+                <w:t xml:space="preserve">hal-05457428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Azélie Fayolle, Des femmes et du style : pour un feminist gaze</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Clotilde Leguil, Céder n’est pas consentir : une approche clinique et politique du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457428v1</w:t>
+                <w:t xml:space="preserve">hal-05457411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu : Irène Pereira, Le Féminisme libertaire : des apports pour une société radicalement féministe</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295024v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Dell'Aira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sauvau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295024v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Dell'Aira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sauvau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>