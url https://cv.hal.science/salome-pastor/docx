--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -66,1137 +66,1137 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Clotilde Leguil, Céder n’est pas consentir : une approche clinique et politique du consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Azélie Fayolle, Des femmes et du style : pour un feminist gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu : Irène Pereira, Le Féminisme libertaire : des apports pour une société radicalement féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du colloque : &amp;quot;Beaumarchais penseur des Lumières, en sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cassinadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du colloque : &amp;quot;'Elle s'abandonna.' Représentations de l'acte de céder dans la littérature du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut Thématique Interdisciplinaire Lethica (Littératures, éthique &amp; arts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#MeToo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lethictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention fictions ! Mondes imaginaires, possibles narratifs et fictions pensantes de l’âge classique aux intelligences artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Dell'Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de la Journée d'études &amp;quot;Elles par elles-mêmes : les écrivaines au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sauvau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolte d’Ève : Nelly Roussel ou la parole comme force</w:t>
+                <w:t xml:space="preserve">“Qu’on l’avoue donc : il n’y a pas de viol !” Cessions et violences sexuelles dans la littérature anarchiste : un enjeu politico-idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éprouver, penser, figurer, déclarer sa force : les femmes dans la mêlée, XIXe-XXIe s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">« Elle s’abandonna. » Représentations de l’acte de céder dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295026v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Qu’on l’avoue donc : il n’y a pas de viol !” Cessions et violences sexuelles dans la littérature anarchiste : un enjeu politico-idéologique</w:t>
+                <w:t xml:space="preserve">L’ode libertaire ou &amp;quot;Le Dessous&amp;quot; de Rachilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Elle s’abandonna. » Représentations de l’acte de céder dans la littérature du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque “Étudier, enseigner et éditer Rachilde, en France et à l’étranger” (25 et 26 septembre 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Łódź, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295024v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ode libertaire ou &amp;quot;Le Dessous&amp;quot; de Rachilde</w:t>
+                <w:t xml:space="preserve">La révolte d’Ève : Nelly Roussel ou la parole comme force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Étudier, enseigner et éditer Rachilde, en France et à l’étranger” (25 et 26 septembre 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Łódź, Pologne</w:t>
+              <w:t xml:space="preserve">Éprouver, penser, figurer, déclarer sa force : les femmes dans la mêlée, XIXe-XXIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295025v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachilde n'a guère fait que se raconter soi-même&amp;quot;. Le cas d'une écrivaine qui se disait homme de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Elles par elles-mêmes : les écrivaines au travail", 17 avril 2024, Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la mémoire des monstres ou comment l'anarchiste fut défiguré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Trous de mémoire. Traces et fissures (arts, théâtre, cinéma, littérature et musique)" organisé par le Laboratoire Approches contemporaines de la création et de la réflexion artistiques, 19-20 octobre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap sur l'utopie anarchiste !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Invitation aux voyages", étudiants en Master/doctorants EA1337</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939433v1</w:t>
-              </w:r>
-[...660 lines deleted...]
-                <w:t xml:space="preserve">hal-05457396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1351,51 +1351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295024v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Dell'Aira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sauvau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Dell'Aira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sauvau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>