--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,5387 +66,5387 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
+                <w:t xml:space="preserve">Alignment-free detection and seed-based identification of multi-loci V(D)J recombinations in Vidjil-algo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyprien Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910677v2</w:t>
+                <w:t xml:space="preserve">hal-04361907v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment-free detection and seed-based identification of multi-loci V(D)J recombinations in Vidjil-algo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361907v4</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: Frugal alignment-free identification of FLT3-internal tandem duplications with FiLT3r</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-022-05079-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750389v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Frugal alignment-free identification of FLT3-internal tandem duplications with FiLT3r</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frugal alignment-free identification of FLT3-internal tandem duplications with FiLT3r</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-022-05079-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-022-04983-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459662v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugal alignment-free identification of FLT3-internal tandem duplications with FiLT3r</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data structures based on k -mers for querying large collections of sequencing data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Figeac</w:t>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geffroy</w:t>
+                <w:t xml:space="preserve">Christina Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.448. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-022-04983-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.260604.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920854v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data structures based on k -mers for querying large collections of sequencing data sets</w:t>
+                <w:t xml:space="preserve">Standardized next-generation sequencing of immunoglobulin and T-cell receptor gene recombinations for MRD marker identification in acute lymphoblastic leukaemia; a EuroClonality-NGS validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchet</w:t>
+                <w:t xml:space="preserve">Monika Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Boucher</w:t>
+                <w:t xml:space="preserve">Michaela Kotrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puglisi</w:t>
+                <w:t xml:space="preserve">Henrik Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Medvedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">Jack Bartram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudjogrha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.260604.119⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-019-0496-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165261v1</w:t>
+                <w:t xml:space="preserve">hal-02169053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized next-generation sequencing of immunoglobulin and T-cell receptor gene recombinations for MRD marker identification in acute lymphoblastic leukaemia; a EuroClonality-NGS validation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexing labeled sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Kotrova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-019-0496-7⟩</w:t>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169053v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing labeled sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DE-kupl: exhaustive capture of biological variation in RNA-seq data through k-mer decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rocher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.148⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743104v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE-kupl: exhaustive capture of biological variation in RNA-seq data through k-mer decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">SimBA: A methodology and tools for evaluating the performance of RNA-Seq bioinformatic pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+                <w:t xml:space="preserve">Christophe Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+                <w:t xml:space="preserve">Sacha Beaumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Salson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Holder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1372-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728770v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02437931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimBA: A methodology and tools for evaluating the performance of RNA-Seq bioinformatic pipelines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing in acute lymphoblastic leukemia: Follow-up of minimal residual disease and emergence of new clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Holder</w:t>
+                <w:t xml:space="preserve">Nathalie Grardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1831-5⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02437931v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing in acute lymphoblastic leukemia: Follow-up of minimal residual disease and emergence of new clones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+                <w:t xml:space="preserve">Multi-loci diagnosis of acute lymphoblastic leukaemia with high-throughput sequencing and bioinformatics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Sebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Caillault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (3), pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-loci diagnosis of acute lymphoblastic leukaemia with high-throughput sequencing and bioinformatics analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vidjil: A Web Platform for Analysis of High-Throughput Repertoire Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Caillault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grardel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.13981⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279160v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidjil: A Web Platform for Analysis of High-Throughput Repertoire Sequencing</w:t>
+                <w:t xml:space="preserve">Efficient dynamic range minimum query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Duez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ryan Herbert</w:t>
+                <w:t xml:space="preserve">Alice Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rocher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166126⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397079v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dynamic range minimum query</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate search of short patterns with high error rates using the 01⁎0 lossless seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Héliou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikael Salson</w:t>
+                <w:t xml:space="preserve">Sébastien Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255499v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate search of short patterns with high error rates using the 01⁎0 lossless seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The predictive strength of next-generation sequencing MRD detection for relapse compared with current methods in childhood ALL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kotrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Muzikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Mejstrikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Salson</w:t>
+                <w:t xml:space="preserve">Michaela Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violeta Bakardjieva-Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.3-16. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (8), pp.1045-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2015-07-655159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360485v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive strength of next-generation sequencing MRD detection for relapse compared with current methods in childhood ALL.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Kotrova</w:t>
+                <w:t xml:space="preserve">Fast multiclonal clusterization of V(D)J recombinations from high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Muzikova</w:t>
+                <w:t xml:space="preserve">Céline Villenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Mejstrikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violeta Bakardjieva-Mihaylova</w:t>
+                <w:t xml:space="preserve">Sabine Quief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2015-07-655159⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241663v1</w:t>
+                <w:t xml:space="preserve">hal-01009173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast multiclonal clusterization of V(D)J recombinations from high-throughput sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-409⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.R30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009173v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00850972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the number of elements to reorder when updating a suffix array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00850972v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of elements to reorder when updating a suffix array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (89), pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636066v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00712653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Read indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBnet.journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14806/ej.17.B.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00712653v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00757983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read indexing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBnet.journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00757983v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00632958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBnet.journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14806/ej.17.B.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350176v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00757979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBnet.journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.241-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00757979v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamic Extended Suffix Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.241-257</w:t>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.241--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468910v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Extended Suffix Array</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.241--257</w:t>
+              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.en révision</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474818v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Stage Algorithm for Updating a Burrows-Wheeler Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (10), pp.4350-4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A four-stage algorithm for updating a Burrows-Wheeler Tranform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 410 (43), pp.4350--4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REINDEER2: practical abundance index at scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Hernandez-Courbevoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Liang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIRE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.06.16.659990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576319v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexer un ensemble de séquences ADN annotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100152v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless seeds for searching short patterns with high error rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et suivi des leucémies aiguës lymphoblastiques (LAL) par séquençage haut-débit (HTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Duluth, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079840v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lossless seeds for searching short patterns with high error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Computational Advances in Metagenomics, ECCB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop On Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Duluth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094011v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la leucémie résiduelle par séquençage haut-débit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenia Kopylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pericard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Computational Advances in Metagenomics, ECCB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857581v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to index large set of short reads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Commes</w:t>
+                <w:t xml:space="preserve">Suivi de la leucémie résiduelle par séquençage haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560731v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Complexity for Updating a Suffix Array</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A solution to index large set of short reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Stringology Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
+              <w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474822v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût d'une mise à jour de la table des suffixes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Salson</w:t>
+                <w:t xml:space="preserve">Average Complexity for Updating a Suffix Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GdT COMATEGE du GDR IM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">London Stringology Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516722v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dynamic Range Minimum Query</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coût d'une mise à jour de la table des suffixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Journées GdT COMATEGE du GDR IM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474828v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic range minimum queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding a Suffix Array Along a Text</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Efficient Dynamic Range Minimum Query</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Salson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Stringology Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
+              <w:t xml:space="preserve">International Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474821v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+                <w:t xml:space="preserve">Sliding a Suffix Array Along a Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Hafeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">London Stringology Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516727v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London String Days and London Algorithmics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Suffix Array with experiments and a specific emphasis on LCP arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516720v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamic Suffix Array with experiments and a specific emphasis on LCP arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Mouchard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Czech Republic. pp.13--25</w:t>
+              <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474813v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Czech Republic. pp.13--25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,90 +5503,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclonal Diagnosis and MRD Follow-up in ALL with HTS Coupled with a Bioinformatic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394169641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anton W. Langerak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics. Methods and Protocols</w:t>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anton W. Langerak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
@@ -6035,64 +6035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781394169641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6158,90 +6158,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset of sequences with manually curated V(D)J designations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Caillault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6308,103 +6308,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data structures based on k-mers for querying large collections of sequencing datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Medvedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes sans alignement et indexation pour l'analyse de données nucléiques massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05459662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05079-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04983-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puglisi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medvedev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260604.119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1372-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Holder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1831-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez-Courbevoie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Liang Xue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.16.659990" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Puglisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04362289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05459662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05079-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04983-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puglisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medvedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260604.119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1372-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Holder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1831-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez-Courbevoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Liang Xue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.16.659990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Puglisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04362289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>