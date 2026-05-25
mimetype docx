--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2591,243 +2591,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00757983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350176v1</w:t>
+                <w:t xml:space="preserve">lirmm-00632958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les séquenceurs à haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00632958v1</w:t>
+                <w:t xml:space="preserve">hal-01350176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t>
               </w:r>
@@ -3140,230 +3140,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Salson</w:t>
+                <w:t xml:space="preserve">A Four-Stage Algorithm for Updating a Burrows-Wheeler Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.en révision</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (10), pp.4350-4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489336v1</w:t>
+                <w:t xml:space="preserve">hal-00469113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Four-Stage Algorithm for Updating a Burrows-Wheeler Transform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (10), pp.4350-4359</w:t>
+              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.en révision</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469113v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-stage algorithm for updating a Burrows-Wheeler Tranform</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Stringology Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,51 +4862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Hafeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4938,243 +4938,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
+                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Léonard</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London String Days and London Algorithmics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516719v1</w:t>
+                <w:t xml:space="preserve">hal-00516727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
+                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Leonard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">London String Days and London Algorithmics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516727v1</w:t>
+                <w:t xml:space="preserve">hal-00516719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Suffix Array with experiments and a specific emphasis on LCP arrays</w:t>
               </w:r>
@@ -6843,51 +6843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05459662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05079-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04983-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puglisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medvedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260604.119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1372-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Holder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1831-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez-Courbevoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Liang Xue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.16.659990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Puglisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04362289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361907v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05459662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05079-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04983-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puglisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Medvedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.260604.119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kotrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bartram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjogrha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0496-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1372-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Holder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1831-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caillault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.11.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Sebda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Muzikova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mejstrikova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Bakardjieva-Mihaylova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-655159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Quief" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez-Courbevoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Liang Xue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.16.659990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Langlois de Septenville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bravetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Armand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2115-8_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Puglisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04362289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>