--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Martínez is an Associate Professor at IMT Atlantique (École nationale supérieure Mines-Télécom Atlantique Bretagne Pays de la Loire), France. Previously he was a postdoctoral Researcher at the CEA-LIST LISE laboratory working on the integration of security concerns on the artefacts of the model-driven environment. Formerly, he worked as assistant professor in the École des Mines de Nantes (France). He obtained his Ph.D on the reverse engineering of security policies in 2014 from the École des Mines de Nantes (France). He has also a research expertise in core Model-Driven Engineering aspects such as model management and model transformation (currently being applyed to the domain of Digital Twins) as well as in Software Evolution with a focus on Security concerns.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="414FFB10"/>
+    <w:nsid w:val="0D4CC820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>