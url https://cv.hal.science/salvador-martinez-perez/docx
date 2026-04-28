--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Martínez is an Associate Professor at IMT Atlantique (École nationale supérieure Mines-Télécom Atlantique Bretagne Pays de la Loire), France. Previously he was a postdoctoral Researcher at the CEA-LIST LISE laboratory working on the integration of security concerns on the artefacts of the model-driven environment. Formerly, he worked as assistant professor in the École des Mines de Nantes (France). He obtained his Ph.D on the reverse engineering of security policies in 2014 from the École des Mines de Nantes (France). He has also a research expertise in core Model-Driven Engineering aspects such as model management and model transformation (currently being applyed to the domain of Digital Twins) as well as in Software Evolution with a focus on Security concerns.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Martínez is an Associate Professor at IMT Atlantique (École nationale supérieure Mines-Télécom Atlantique Bretagne Pays de la Loire), France. Previously he was a postdoctoral Researcher at the CEA-LIST LISE laboratory working on the integration of security concerns on the artefacts of the model-driven environment. Formerly, he worked as assistant professor in the École des Mines de Nantes (France). He obtained his Ph.D on the reverse engineering of security policies in 2014 from the École des Mines de Nantes (France). He has also a research expertise in core Model-Driven Engineering aspects such as model management and model transformation (currently being applyed to the domain of Digital Twins) as well as in Software Evolution with a focus on Security concerns.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4CC820"/>
+    <w:nsid w:val="789C3735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>