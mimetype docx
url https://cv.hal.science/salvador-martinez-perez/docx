--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Martínez is an Associate Professor at IMT Atlantique (École nationale supérieure Mines-Télécom Atlantique Bretagne Pays de la Loire), France. Previously he was a postdoctoral Researcher at the CEA-LIST LISE laboratory working on the integration of security concerns on the artefacts of the model-driven environment. Formerly, he worked as assistant professor in the École des Mines de Nantes (France). He obtained his Ph.D on the reverse engineering of security policies in 2014 from the École des Mines de Nantes (France). He has also a research expertise in core Model-Driven Engineering aspects such as model management and model transformation (currently being applyed to the domain of Digital Twins) as well as in Software Evolution with a focus on Security concerns.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Martínez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salvador Martínez - Associate Professor, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salvador-martinez-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3978-9876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180662198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-2081-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvador Martínez is an Associate Professor at IMT Atlantique (École nationale supérieure Mines-Télécom Atlantique Bretagne Pays de la Loire), France. Previously he was a postdoctoral Researcher at the CEA-LIST LISE laboratory working on the integration of security concerns on the artefacts of the model-driven environment. Formerly, he worked as assistant professor in the École des Mines de Nantes (France). He obtained his Ph.D on the reverse engineering of security policies in 2014 from the École des Mines de Nantes (France). He has also a research expertise in core Model-Driven Engineering aspects such as model management and model transformation (currently being applyed to the domain of Digital Twins) as well as in Software Evolution with a focus on Security concerns.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and enforcing access control policies in conversational user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for the specification of UCON policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Reina Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Jesús Varela-Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Gómez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.103006. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2021.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plagiarism detection for software modeling assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.187-215. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08993408.2020.1711495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Model Transformation with ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of Java EE web security misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (SI), pp.36-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01803832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Refactorings for Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Object Technology, 11 (2), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2012.11.2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Access Control Models for Conversational User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.310-317, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07475-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Analysis of Java EE Web Security Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACM 8th International Workshop on Modeling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime support for rule-based access-control evaluation through model-transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 ACM SIGPLAN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.57-69, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997364.2997375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the Reuse of Stored Model Transformations Through Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'aquila, Italy. pp.15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Choura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting UML/OCL Integrity Constraints and Derived Types from Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on OCL, Model Constraint and Query Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering of Database Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 : 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.442 - 449, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ATL for Native UML Profile Support: An Experience Report 49-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Randak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Model Transformation with ATL (MtATL-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catálogo de refactorizaciones para transformaciones Modelo a Modelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Ingeniería del Software y Bases de Datos (JISBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, A Coruña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 14th International Conference, MODELS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTOLAN: a Model-Driven Cartography Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7542, INRIA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Models with Rule-based Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7582, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00580033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction and analysis of security policies from deployed security components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Ecole des Mines de Nantes, 2014. English. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014EMNA0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="789C3735"/>
+    <w:nsid w:val="67D267B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salvador-martinez-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3978-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180662198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2081-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Planas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01131-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Reina Quintero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Jes&#250;s Varela-Vaca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa G&#243;mez L&#243;pez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02498433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2020.1711495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2017.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.2.a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07475-2_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896986" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokin Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Criado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iribarne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Cosentino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHWT8FS7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>