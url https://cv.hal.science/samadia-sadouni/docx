--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2050,51 +2050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1B34B72"/>
+    <w:nsid w:val="9A2AC9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>