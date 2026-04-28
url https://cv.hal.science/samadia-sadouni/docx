--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -977,186 +977,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01003154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Deedat, internationalisation, and transformations of islamic polemic</w:t>
+                <w:t xml:space="preserve">Nouvelles connaissances sur l'ethnicisation de l'islam sud-africain : approches socio-historique et ethnographique des migrants somaliens à Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Religion in Africa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue internationale des mondes francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.307-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00797360v1</w:t>
+                <w:t xml:space="preserve">halshs-01093089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles connaissances sur l'ethnicisation de l'islam sud-africain : approches socio-historique et ethnographique des migrants somaliens à Johannesburg</w:t>
+                <w:t xml:space="preserve">Ahmed Deedat, internationalisation, and transformations of islamic polemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale des mondes francophones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Religion in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700666-12341244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01093089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political engagements of islamic NGOs in the South African public sphere</w:t>
               </w:r>
@@ -1830,151 +1830,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transnationale et historique du soufisme indo-pakistanais : le cas de Maulana Abdul Aleem Siddiqui (1892-1954)</w:t>
+                <w:t xml:space="preserve">Soufisme et féminisme islamique en Afrique du Sud : la trajectoire transnationale d'Aliyah Haeri en contexte post-apartheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837632v1</w:t>
+                <w:t xml:space="preserve">hal-04837163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufisme et féminisme islamique en Afrique du Sud : la trajectoire transnationale d'Aliyah Haeri en contexte post-apartheid</w:t>
+                <w:t xml:space="preserve">Approche transnationale et historique du soufisme indo-pakistanais : le cas de Maulana Abdul Aleem Siddiqui (1892-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837163v1</w:t>
+                <w:t xml:space="preserve">hal-04837632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2050,51 +2050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A2AC9BF"/>
+    <w:nsid w:val="7414BFF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samadia-sadouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1350-5707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076696197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article2981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10610-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Gazibo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/migrations-gouvernance-afrique-ailleurs-3978.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.040.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49DZ4XT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700666-12341244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-DKL8FF54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopaedia-of-islam-3/deedat-ahmed-COM_25964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_25964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22014107656.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samadia-sadouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1350-5707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076696197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article2981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10610-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Gazibo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/migrations-gouvernance-afrique-ailleurs-3978.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.040.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49DZ4XT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700666-12341244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-DKL8FF54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopaedia-of-islam-3/deedat-ahmed-COM_25964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_25964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22014107656.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>