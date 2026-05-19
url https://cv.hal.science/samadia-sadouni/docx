--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1830,151 +1830,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufisme et féminisme islamique en Afrique du Sud : la trajectoire transnationale d'Aliyah Haeri en contexte post-apartheid</w:t>
+                <w:t xml:space="preserve">Approche transnationale et historique du soufisme indo-pakistanais : le cas de Maulana Abdul Aleem Siddiqui (1892-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837163v1</w:t>
+                <w:t xml:space="preserve">hal-04837632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transnationale et historique du soufisme indo-pakistanais : le cas de Maulana Abdul Aleem Siddiqui (1892-1954)</w:t>
+                <w:t xml:space="preserve">Soufisme et féminisme islamique en Afrique du Sud : la trajectoire transnationale d'Aliyah Haeri en contexte post-apartheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samadia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837632v1</w:t>
+                <w:t xml:space="preserve">hal-04837163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2050,51 +2050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7414BFF7"/>
+    <w:nsid w:val="EA3253B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samadia-sadouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1350-5707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076696197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article2981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10610-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Gazibo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/migrations-gouvernance-afrique-ailleurs-3978.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.040.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49DZ4XT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700666-12341244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-DKL8FF54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopaedia-of-islam-3/deedat-ahmed-COM_25964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_25964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22014107656.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samadia-sadouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1350-5707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076696197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article2981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10610-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Gazibo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/migrations-gouvernance-afrique-ailleurs-3978.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46708-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.040.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49DZ4XT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700666-12341244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-DKL8FF54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18b5cwr.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopaedia-of-islam-3/deedat-ahmed-COM_25964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_25964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22014107656.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>