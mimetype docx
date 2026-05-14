--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -486,447 +486,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Detection in CFRP Concrete Reinforcement Using the Microwave Infrared Thermography (MIRT) Method-A Numerical Modeling and Experimental Approach</w:t>
+                <w:t xml:space="preserve">Structural Health Monitoring (SHM) des structures en béton armé par la thermographie infrarouge avec micro-ondes: détection de l'enrobage d'armatures par approche de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13148393⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167029v1</w:t>
+                <w:t xml:space="preserve">hal-05544559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des incertitudes des données d'inspection CND sur la cartographie d'alarme de corrosion des armatures: modèle de prévision du risque de corrosion avec un réseau bayésien</w:t>
+                <w:t xml:space="preserve">Defect Detection in CFRP Concrete Reinforcement Using the Microwave Infrared Thermography (MIRT) Method-A Numerical Modeling and Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Szymanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.14⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.8393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13148393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124387v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring (SHM) des structures en béton armé par la thermographie infrarouge avec micro-ondes: détection de l'enrobage d'armatures par approche de transmission</w:t>
+                <w:t xml:space="preserve">Influence des incertitudes des données d'inspection CND sur la cartographie d'alarme de corrosion des armatures: modèle de prévision du risque de corrosion avec un réseau bayésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (4), pp.17-25. </w:t>
+              <w:t xml:space="preserve">, A paraître, 12ème Journées de Fiabilité des Matériaux et des Structures (JFMS 2023), 41 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544559v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Predictive Bayesian Network Model for Corrosion Alarm of Steel Reinforcement with Uncertainty of NDT Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (51), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2516,338 +2516,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Model for Corrosion Alarm in Reinforced Concrete Structures based on Bayesian Network and NDT Data: an Effective Tool for Maintenance Strategy</w:t>
+                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912732v1</w:t>
+                <w:t xml:space="preserve">hal-03912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring of Tunnels in Cold Region by Analysis of Temporal Temperature during Winter</w:t>
+                <w:t xml:space="preserve">Predictive Model for Corrosion Alarm in Reinforced Concrete Structures based on Bayesian Network and NDT Data: an Effective Tool for Maintenance Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chan-Young Yune</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912731v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging of Embedded Electrical Resistivity Sensor for Monitoring Concrete Structures</w:t>
+                <w:t xml:space="preserve">Structural Health Monitoring of Tunnels in Cold Region by Analysis of Temporal Temperature during Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Young Yune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference in Construction Engineering, November 28-30, held in hybrid mode at the Higher Institute of Earthquake Studies and Research (HIESR)- Damascus university-Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912739v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of active thermography with microwave excitation for composite materials evaluation</w:t>
               </w:r>
@@ -2928,90 +2928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études sur le vieillissement accéléré du capteur de résistivité électrique noyé dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3049,77 +3049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies des probabilités d'alarme de corrosion des armatures en utilisant le réseau bayésien basé sur des données d'inspection CND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National Fusion d’informations : Applications aux géosciences et au génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3157,77 +3157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network for the deduction of corrosion level based on NDT inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Szymanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,77 +4502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du réseau bayésien pour la durabilité des structures de génie civil (Etudes bibliographiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4607,77 +4607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de prévision du risque de corrosion des armatures dans des structures en béton et métalliques en utilisant le réseau bayésien et l’outil BNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4868,51 +4868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grochowalska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Young Yune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.10067102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Szymanik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koco&#324;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158419" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00959-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792931v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Breaban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Thai Chhun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Jae Jun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.21.00026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Thai Chhun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyung Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam-Ang Keo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-019-1968-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dragan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-019-00329-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV38DHS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ2XHLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.410074" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Dragan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Rosca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breaban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EHB.2013.6707235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2023.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Edward Choi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Doo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Jea Jun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Grochowalska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Young Yune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.10067102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Szymanik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koco&#324;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158419" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00959-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792931v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Breaban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Thai Chhun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Jae Jun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.21.00026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Thai Chhun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyung Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam-Ang Keo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-019-1968-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dragan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-019-00329-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV38DHS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ2XHLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.410074" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Dragan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Rosca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breaban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EHB.2013.6707235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2023.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Edward Choi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Doo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Jea Jun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>