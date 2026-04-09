--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -160,1933 +160,1933 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réalités de la traite des femmes pour les autorités marseillaises, 1905-1939</w:t>
+                <w:t xml:space="preserve">Regulating Prostitution in France from 1791 to 1946: An Example for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">8th ESCLH BIENNIAL CONFERENCE, "Back to the Past and Building the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334362v1</w:t>
+                <w:t xml:space="preserve">hal-05095604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fille publique, un agent social marginalisé (1791-1946)</w:t>
+                <w:t xml:space="preserve">Temporality in French legal history textbooks, 1880-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia et Ius</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">An itellectual history of legal history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Poulsen, Jun 2025, BAYREUTH, Bavière, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266975v1</w:t>
+                <w:t xml:space="preserve">hal-05095557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work on archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dignity by design for sex workers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Etienne, Oct 2025, Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prostitution, regard de l’historien du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été de Poitiers - Sex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Lauba; Pierre JOUETTE; Eve DUBUS, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrication entre pouvoirs de l’État et pouvoirs médicaux : la prophylaxie des maladies vénériennes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJP - Université d'orléanismes, Dec 2024, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes infâmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infamie, histoire et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d’Histoire de la justice, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité(s) des procès filmés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Conférences-débat autour des procès filmés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jan 2023, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « tolérance » de la prostitution de 1791 à 1946, un système inclusif et marginalisant : le cas des Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolérance(s) – comment définir la tolérance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anders Bengtsson; Anna Carlstedt; Véronique Montagne; Camille Bouzereau; Alina Sirotenko, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Prostitution in France from 1791 to 1946: An Example for the Future</w:t>
+                <w:t xml:space="preserve">Archives d’un droit vécu : la radiation du registre des mœurs à Marseille en 1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ESCLH BIENNIAL CONFERENCE, "Back to the Past and Building the Future"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05095604v1</w:t>
+              <w:t xml:space="preserve">Femmes et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality in French legal history textbooks, 1880-1954</w:t>
+                <w:t xml:space="preserve">Intrication des pouvoirs médicaux et des pouvoirs de l'État : la prophylaxie des maladies vénériennes dans les Bouches-du-Rhône au XIXe et XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An itellectual history of legal history</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05095557v1</w:t>
+              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work on archives</w:t>
+                <w:t xml:space="preserve">La transmutation des croyances à l'égard de la prostitution : L'influence du lobby abolitionnistes en France et en Europe (1870-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desurmont Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asseline Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picot Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dignity by design for sex workers</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05527596v1</w:t>
+              <w:t xml:space="preserve">L'influence, colloque de jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-69, 2024, 978-2-38600-032-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prostitution, regard de l’historien du droit</w:t>
+                <w:t xml:space="preserve">La langue juridique de la prostitution depuis le XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été de Poitiers - Sex</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05095590v1</w:t>
+              <w:t xml:space="preserve">Le travail du sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrication entre pouvoirs de l’État et pouvoirs médicaux : la prophylaxie des maladies vénériennes au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Conseil d’État, du 28 février 1919, n°61593, Dame Dol et Laurent, in : Grands arrêts politiques de la jurisprudence administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caillosse Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevallier Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lochak Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lgdj. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04825503v1</w:t>
+              <w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.358-370, 2023, 978-2-275-13902-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes infâmes</w:t>
+                <w:t xml:space="preserve">La prophylaxie des maladies vénériennes de 1791 à 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudens Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infamie, histoire et métamorphoses</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04308993v1</w:t>
+              <w:t xml:space="preserve">Covid 19 : anticipation et résilience à l’épreuve. Regards croisés,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérité(s) des procès filmés</w:t>
+                <w:t xml:space="preserve">Les dispositifs de lutte contre la traite des blanches : interactions entre gouvernance internationale et locale : l’exemple de Marseille au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Histoire judiciaire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de Conférences-débat autour des procès filmés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04267908v1</w:t>
+              <w:t xml:space="preserve">Histoire et gouvernance. Interactions et conflits entre les acteurs et les normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-910114-38-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « tolérance » de la prostitution de 1791 à 1946, un système inclusif et marginalisant : le cas des Bouches-du-Rhône</w:t>
+                <w:t xml:space="preserve">La préservation de la santé de l’homme dans les abattoirs des Bouches-du-Rhône de 1851 à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tolérance(s) – comment définir la tolérance ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04583954v1</w:t>
+              <w:t xml:space="preserve">Animal et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 187-198, 2022, 978-2-84934-547-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du juge pénal face à la prostituée de 1832 à 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasparini Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agresti Jean-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la justice, journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 61-69, 2020, 9782731411645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d’un droit vécu : la radiation du registre des mœurs à Marseille en 1942</w:t>
+                <w:t xml:space="preserve">Recension Une archéologie linguistique du stigmate : Dominique Lagorgette, Pute. Histoire d'un droit et d'un stigmate, La découverte, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et droit</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05249339v1</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrication des pouvoirs médicaux et des pouvoirs de l'État : la prophylaxie des maladies vénériennes dans les Bouches-du-Rhône au XIXe et XXe siècle</w:t>
+                <w:t xml:space="preserve">L’infâme prostitution : ordre des discours depuis le xviie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05334351v1</w:t>
+              <w:t xml:space="preserve">Revue de l'Association Française pour l'Histoire de la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.141-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmutation des croyances à l'égard de la prostitution : L'influence du lobby abolitionnistes en France et en Europe (1870-1946)</w:t>
+                <w:t xml:space="preserve">Compte-rendu du colloque de l'association des Historiens des facultés de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'influence, colloque de jeunes chercheurs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266985v1</w:t>
+              <w:t xml:space="preserve">Association des Historiens des facultés de droit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue juridique de la prostitution depuis le XVIIe siècle</w:t>
+                <w:t xml:space="preserve">« Compte rendu du colloque “La production des savoirs sur la sexualité. Enjeux épistémologiques et méthodologiques en sciences sociales”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faynot Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du sexe</w:t>
-[...482 lines deleted...]
-                <w:t xml:space="preserve">hal-04266979v1</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°150-151, p. 283-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension Une archéologie linguistique du stigmate : Dominique Lagorgette, Pute. Histoire d'un droit et d'un stigmate, La découverte, 2024</w:t>
+                <w:t xml:space="preserve">Les réalités de la traite des femmes pour les autorités marseillaises, 1905-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
+              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05280137v1</w:t>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infâme prostitution : ordre des discours depuis le xviie siècle</w:t>
+                <w:t xml:space="preserve">La fille publique, un agent social marginalisé (1791-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association Française pour l'Histoire de la Justice</w:t>
-[...132 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historia et Ius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp. 53-67, 2022, Le statut juridique des populations marginalisées : le droit comme instrument de différenciation / Études de jeunes chercheurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faynot Nicolas</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04266980v1</w:t>
+                <w:t xml:space="preserve">hal-04266975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2265,51 +2265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7AB3185"/>
+    <w:nsid w:val="0E438486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2496,51 +2496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samantha-pratali-83" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0974-895X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pratali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desurmont Mathilde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseline &#201;tienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Mathilde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillosse Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochak Dani&#232;le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudens St&#233;phane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Eric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agresti Jean-Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05351377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samantha-pratali-83" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0974-895X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pratali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desurmont Mathilde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseline &#201;tienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Mathilde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillosse Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochak Dani&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudens St&#233;phane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Eric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agresti Jean-Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05351377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>