--- v1 (2026-04-09)
+++ v2 (2026-05-14)
@@ -160,1933 +160,1933 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Prostitution in France from 1791 to 1946: An Example for the Future</w:t>
+                <w:t xml:space="preserve">Les réalités de la traite des femmes pour les autorités marseillaises, 1905-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ESCLH BIENNIAL CONFERENCE, "Back to the Past and Building the Future"</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095604v1</w:t>
+                <w:t xml:space="preserve">hal-05334362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality in French legal history textbooks, 1880-1954</w:t>
+                <w:t xml:space="preserve">La fille publique, un agent social marginalisé (1791-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An itellectual history of legal history</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Historia et Ius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp. 53-67, 2022, Le statut juridique des populations marginalisées : le droit comme instrument de différenciation / Études de jeunes chercheurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095557v1</w:t>
-[...413 lines deleted...]
-                <w:t xml:space="preserve">hal-04583954v1</w:t>
+                <w:t xml:space="preserve">hal-04266975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d’un droit vécu : la radiation du registre des mœurs à Marseille en 1942</w:t>
+                <w:t xml:space="preserve">Regulating Prostitution in France from 1791 to 1946: An Example for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et droit</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05249339v1</w:t>
+              <w:t xml:space="preserve">8th ESCLH BIENNIAL CONFERENCE, "Back to the Past and Building the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrication des pouvoirs médicaux et des pouvoirs de l'État : la prophylaxie des maladies vénériennes dans les Bouches-du-Rhône au XIXe et XXe siècle</w:t>
+                <w:t xml:space="preserve">Temporality in French legal history textbooks, 1880-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05334351v1</w:t>
+              <w:t xml:space="preserve">An itellectual history of legal history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Poulsen, Jun 2025, BAYREUTH, Bavière, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmutation des croyances à l'égard de la prostitution : L'influence du lobby abolitionnistes en France et en Europe (1870-1946)</w:t>
+                <w:t xml:space="preserve">Work on archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'influence, colloque de jeunes chercheurs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266985v1</w:t>
+              <w:t xml:space="preserve">Dignity by design for sex workers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Etienne, Oct 2025, Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue juridique de la prostitution depuis le XVIIe siècle</w:t>
+                <w:t xml:space="preserve">La prostitution, regard de l’historien du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du sexe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266982v1</w:t>
+              <w:t xml:space="preserve">Université d'été de Poitiers - Sex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Lauba; Pierre JOUETTE; Eve DUBUS, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseil d’État, du 28 février 1919, n°61593, Dame Dol et Laurent, in : Grands arrêts politiques de la jurisprudence administrative</w:t>
+                <w:t xml:space="preserve">Intrication entre pouvoirs de l’État et pouvoirs médicaux : la prophylaxie des maladies vénériennes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266976v1</w:t>
+              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRJP - Université d'orléanismes, Dec 2024, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prophylaxie des maladies vénériennes de 1791 à 1960</w:t>
+                <w:t xml:space="preserve">Femmes infâmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid 19 : anticipation et résilience à l’épreuve. Regards croisés,</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266978v1</w:t>
+              <w:t xml:space="preserve">Infamie, histoire et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d’Histoire de la justice, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de lutte contre la traite des blanches : interactions entre gouvernance internationale et locale : l’exemple de Marseille au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">Vérité(s) des procès filmés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et gouvernance. Interactions et conflits entre les acteurs et les normes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266983v1</w:t>
+              <w:t xml:space="preserve">Cycle de Conférences-débat autour des procès filmés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jan 2023, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La préservation de la santé de l’homme dans les abattoirs des Bouches-du-Rhône de 1851 à 1914</w:t>
+                <w:t xml:space="preserve">La « tolérance » de la prostitution de 1791 à 1946, un système inclusif et marginalisant : le cas des Bouches-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal et santé</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04266979v1</w:t>
+              <w:t xml:space="preserve">Tolérance(s) – comment définir la tolérance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anders Bengtsson; Anna Carlstedt; Véronique Montagne; Camille Bouzereau; Alina Sirotenko, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension Une archéologie linguistique du stigmate : Dominique Lagorgette, Pute. Histoire d'un droit et d'un stigmate, La découverte, 2024</w:t>
+                <w:t xml:space="preserve">Archives d’un droit vécu : la radiation du registre des mœurs à Marseille en 1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05280137v1</w:t>
+              <w:t xml:space="preserve">Femmes et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infâme prostitution : ordre des discours depuis le xviie siècle</w:t>
+                <w:t xml:space="preserve">Intrication des pouvoirs médicaux et des pouvoirs de l'État : la prophylaxie des maladies vénériennes dans les Bouches-du-Rhône au XIXe et XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association Française pour l'Histoire de la Justice</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04825501v1</w:t>
+              <w:t xml:space="preserve">La fabrique de la norme hygiéniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu du colloque de l'association des Historiens des facultés de droit</w:t>
+                <w:t xml:space="preserve">La transmutation des croyances à l'égard de la prostitution : L'influence du lobby abolitionnistes en France et en Europe (1870-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desurmont Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asseline Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picot Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Historiens des facultés de droit </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04350897v1</w:t>
+              <w:t xml:space="preserve">L'influence, colloque de jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-69, 2024, 978-2-38600-032-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Compte rendu du colloque “La production des savoirs sur la sexualité. Enjeux épistémologiques et méthodologiques en sciences sociales”</w:t>
+                <w:t xml:space="preserve">La langue juridique de la prostitution depuis le XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266980v1</w:t>
+              <w:t xml:space="preserve">Le travail du sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil d’État, du 28 février 1919, n°61593, Dame Dol et Laurent, in : Grands arrêts politiques de la jurisprudence administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caillosse Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevallier Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lochak Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lgdj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.358-370, 2023, 978-2-275-13902-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prophylaxie des maladies vénériennes de 1791 à 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudens Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid 19 : anticipation et résilience à l’épreuve. Regards croisés,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de lutte contre la traite des blanches : interactions entre gouvernance internationale et locale : l’exemple de Marseille au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Histoire judiciaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et gouvernance. Interactions et conflits entre les acteurs et les normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-910114-38-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation de la santé de l’homme dans les abattoirs des Bouches-du-Rhône de 1851 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 187-198, 2022, 978-2-84934-547-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du juge pénal face à la prostituée de 1832 à 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasparini Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agresti Jean-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la justice, journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 61-69, 2020, 9782731411645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réalités de la traite des femmes pour les autorités marseillaises, 1905-1939</w:t>
+                <w:t xml:space="preserve">Recension Une archéologie linguistique du stigmate : Dominique Lagorgette, Pute. Histoire d'un droit et d'un stigmate, La découverte, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05334362v1</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fille publique, un agent social marginalisé (1791-1946)</w:t>
+                <w:t xml:space="preserve">L’infâme prostitution : ordre des discours depuis le xviie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pratali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia et Ius</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue de l'Association Française pour l'Histoire de la Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.141-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du colloque de l'association des Historiens des facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association des Historiens des facultés de droit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compte rendu du colloque “La production des savoirs sur la sexualité. Enjeux épistémologiques et méthodologiques en sciences sociales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pratali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266975v1</w:t>
+                <w:t xml:space="preserve">Faynot Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°150-151, p. 283-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2265,51 +2265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E438486"/>
+    <w:nsid w:val="4EA96D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2496,51 +2496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samantha-pratali-83" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0974-895X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pratali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desurmont Mathilde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseline &#201;tienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Mathilde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillosse Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochak Dani&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudens St&#233;phane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Eric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agresti Jean-Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05351377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samantha-pratali-83" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0974-895X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pratali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desurmont Mathilde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseline &#201;tienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot Mathilde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillosse Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochak Dani&#232;le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudens St&#233;phane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparini Eric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agresti Jean-Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05351377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>