--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -628,287 +628,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Double Hydroxides (LDH) as nanocarriers for antimicrobial chemotherapy: From formulation to targeted applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126965⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838221v1</w:t>
+                <w:t xml:space="preserve">hal-03705956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jazia Awassa</w:t>
+                <w:t xml:space="preserve">Layered Double Hydroxides (LDH) as nanocarriers for antimicrobial chemotherapy: From formulation to targeted applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.126965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705956v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Hard Carbon-TiN/TiC Composites by Reacting Cellulose with TiCl 4 Followed by Carbothermal Nitridation/Reduction</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia-Araez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hector" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;l. Hector" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Owen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palgrave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA08785G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2018.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA11142H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04491J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03211j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBS8VN0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia-Araez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hector" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;l. Hector" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Owen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palgrave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA08785G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2018.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02384640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA11142H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04491J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03211j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBS8VN0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>