--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Drs</w:t>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Krupař</w:t>
+                <w:t xml:space="preserve">Alexis Filachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karel Müller</w:t>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873044v1</w:t>
+                <w:t xml:space="preserve">hal-04873083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luka Lelas</w:t>
+                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Drs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Krupař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rouffet</w:t>
+                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Filachet</w:t>
+                <w:t xml:space="preserve">Samuel Haluška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Davière</w:t>
+                <w:t xml:space="preserve">Karel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1372. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.451-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873083v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide production upon Arabidopsis thaliana – Botrytis cinerea interaction</w:t>
               </w:r>
@@ -1440,291 +1440,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and 4-Kinase Have Distinct Roles in Intracellular Trafficking of Cellulose Synthase Complexes in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaru Fujimoto</w:t>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Suda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiko Nakano</w:t>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Ueda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu195⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204169v1</w:t>
+                <w:t xml:space="preserve">hal-01123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and 4-Kinase Have Distinct Roles in Intracellular Trafficking of Cellulose Synthase Complexes in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Masaru Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Yasuyuki Suda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Akihiko Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachelle Looten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123292v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CESA TRAFFICKING INHIBITOR Inhibits Cellulose Deposition and Interferes with the Trafficking of Cellulose Synthase Complexes and Their Associated Proteins KORRIGAN1 and POM2/CELLULOSE SYNTHASE INTERACTIVE PROTEIN1</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Timpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,291 +2374,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Der Giessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kian Hematy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (10), pp.1422-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204130v1</w:t>
+                <w:t xml:space="preserve">hal-01204151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kian Hematy</w:t>
+                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Marion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1841 (10), pp.1422-1430. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (4), pp.1709-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204151v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KORRIGAN1 interacts specifically with integral components of the cellulose synthase machinery</w:t>
               </w:r>
@@ -3144,295 +3144,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Regulation of Cellulose Orientation at the Inner and Outer Face of Epidermal Cells in the Arabidopsis Hypocotyl</w:t>
+                <w:t xml:space="preserve">Phytochrome regulation of cellulose synthesis in arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth E. Crowell Lecouey</w:t>
+                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène H. Timpano</w:t>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Mie A.-M. Emons</w:t>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.087338⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (21), pp.1822 - 1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004333v1</w:t>
+                <w:t xml:space="preserve">hal-01001243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochrome regulation of cellulose synthesis in arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Regulation of Cellulose Orientation at the Inner and Outer Face of Epidermal Cells in the Arabidopsis Hypocotyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth E. Crowell Lecouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+                <w:t xml:space="preserve">Tiny T. Franssen-Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Gonneau</w:t>
+                <w:t xml:space="preserve">Anne-Mie A.-M. Emons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (21), pp.1822 - 1827. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.2592 - 2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.087338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001243v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotation of cellulose synthase trajectories is microtubule dependent and influences the texture of epidermal cell walls in Arabidopsis hypocotyls</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pausing of Golgi bodies on microtubules regulates secretion of cellulose synthase complexes in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Faris Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (4), pp.S277. </w:t>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance against herbicide isoxaben and cellulose deficiency caused by distinct mutations in same cellulose synthase isoform CESA6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5323,277 +5323,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bourdon</w:t>
+                <w:t xml:space="preserve">C. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daubremet</w:t>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Beclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godon</w:t>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Morel</w:t>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary analysis of the Tnt1 retrotransposon in Nicotiana species reveals the high variability of its regulatory sequences</w:t>
               </w:r>
@@ -5793,385 +5793,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of the tobacco Tnt1 retrotransposon is linked to plant defense responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 100, pp.241-252</w:t>
+              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688059v1</w:t>
+                <w:t xml:space="preserve">hal-02684418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoter of the tobacco Tnt1 retrotransposon is induced by wounding and by abiotic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">The expression of the tobacco Tnt1 retrotransposon is linked to plant defense responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33, pp.257-266</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690547v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The promoter of the tobacco Tnt1 retrotransposon is induced by wounding and by abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33, pp.257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684418v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of transcriptional regulatory sequences involved in the defense-associated expression of the tobacco retrotransposon Tnt1</w:t>
               </w:r>
@@ -6252,77 +6252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans are accumulated upon Arabidopsis thaliana/ Botrytis cinerea interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,77 +6763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant inositol-phosphate-glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and regulation of cellulose synthase machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Timpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Glasgow, United Kingdom. </w:t>
@@ -8709,77 +8709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans accumulate and suppress plant defense during Arabidopsis/Botrytis interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Filachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8814,90 +8814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition and inhibits root hair growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matěj Drs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Haluška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliška Škrabálková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Krupař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Potocká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>