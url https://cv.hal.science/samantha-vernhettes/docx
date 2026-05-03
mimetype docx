--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping the Primary Cell Wall: Dual Effects on PlantResistance to Ralstonia solanacearum and Heat Stress Response</w:t>
+                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Desaint</w:t>
+                <w:t xml:space="preserve">Matěj Drs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Gigli</w:t>
+                <w:t xml:space="preserve">Pavel Krupař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Belny</w:t>
+                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
+                <w:t xml:space="preserve">Samuel Haluška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">Karel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (8), pp.619-634. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.451-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-24-0059-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719242v1</w:t>
+                <w:t xml:space="preserve">hal-04873044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cellulose synthesis inhibitor affects cellulose synthase complex secretion and cortical microtubule dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renou</w:t>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deqiang Li</w:t>
+                <w:t xml:space="preserve">Alexis Filachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae232⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688214v1</w:t>
+                <w:t xml:space="preserve">hal-04873083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luka Lelas</w:t>
+                <w:t xml:space="preserve">Reshaping the Primary Cell Wall: Dual Effects on PlantResistance to Ralstonia solanacearum and Heat Stress Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rouffet</w:t>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Filachet</w:t>
+                <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Davière</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1372. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (8), pp.619-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-24-0059-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873083v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
+                <w:t xml:space="preserve">A cellulose synthesis inhibitor affects cellulose synthase complex secretion and cortical microtubule dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Drs</w:t>
+                <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Krupař</w:t>
+                <w:t xml:space="preserve">Deqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
+                <w:t xml:space="preserve">Juan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Haluška</w:t>
+                <w:t xml:space="preserve">Baocai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Müller</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (1), pp.451-469. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (1), pp.124-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873044v1</w:t>
+                <w:t xml:space="preserve">hal-04688214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide production upon Arabidopsis thaliana – Botrytis cinerea interaction</w:t>
               </w:r>
@@ -1172,559 +1172,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Zhubing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+                <w:t xml:space="preserve">Toon Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.2276-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+                <w:t xml:space="preserve">hal-01602795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Cools</w:t>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge de Clercq</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), pp.2276-2290. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602795v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and 4-Kinase Have Distinct Roles in Intracellular Trafficking of Cellulose Synthase Complexes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Timpano</w:t>
+                <w:t xml:space="preserve">Masaru Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Yasuyuki Suda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Akihiko Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123292v1</w:t>
+                <w:t xml:space="preserve">hal-01204169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and 4-Kinase Have Distinct Roles in Intracellular Trafficking of Cellulose Synthase Complexes in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaru Fujimoto</w:t>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Suda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiko Nakano</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Ueda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (2), pp.287-298. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204169v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CESA TRAFFICKING INHIBITOR Inhibits Cellulose Deposition and Interferes with the Trafficking of Cellulose Synthase Complexes and Their Associated Proteins KORRIGAN1 and POM2/CELLULOSE SYNTHASE INTERACTIVE PROTEIN1</w:t>
               </w:r>
@@ -1972,870 +1972,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellulase KORRIGAN is part of the cellulose synthase complex</w:t>
+                <w:t xml:space="preserve">KORRIGAN1 interacts specifically with integral components of the cellulose synthase machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Nasim Mansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. A Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianka C. T. Dees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.241216⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204117v1</w:t>
+                <w:t xml:space="preserve">hal-01204109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jiaoyao1 mutant Is an allele of korrigan1 that abolishes endoglucanase activity and affects the organization of both cellulose microfibrils and microtubules in Arabidopsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cellulase KORRIGAN is part of the cellulose synthase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Gonneau</w:t>
+                <w:t xml:space="preserve">Thomas Vain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (6), pp.2601-2616. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (4), pp.1521-1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.126193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.241216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204107v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of cellulose synthesis during cell plate formation in Arabidopsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The jiaoyao1 mutant Is an allele of korrigan1 that abolishes endoglucanase activity and affects the organization of both cellulose microfibrils and microtubules in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Morin</w:t>
+                <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12362⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.2601-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.126193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204031v1</w:t>
+                <w:t xml:space="preserve">hal-01204107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth van Der Giessen</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of cellulose synthesis during cell plate formation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kian Hematy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Marion</w:t>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204151v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprez</w:t>
+                <w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth van Der Giessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kian Hematy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (10), pp.1422-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KORRIGAN1 interacts specifically with integral components of the cellulose synthase machinery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap Timmers</w:t>
+                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianka C. T. Dees</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112387. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (4), pp.1709-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204109v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent tags to explore cell wall structure and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,77 +2895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes with Mixed Primary and Secondary Cellulose Synthases Are Functional in Arabidopsis Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasim Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shundai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (4), pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.D. Stierhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (6), pp.616-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Wiedemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangcai Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5005,1449 +5005,1449 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Hoefte</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (1-2), pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697255v1</w:t>
+                <w:t xml:space="preserve">hal-02693442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoefte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-2), pp.15-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698876v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall mutants</w:t>
+                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (12), pp.2409-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.12.12.2409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693442v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+                <w:t xml:space="preserve">A plasma membrane-bound putative endo-1,4-beta-D-glucanase is required for normal wall assembly and cell elongation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+                <w:t xml:space="preserve">F. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Beclin</w:t>
+                <w:t xml:space="preserve">I. His</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.B. Morel</w:t>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (19), pp.5563-5576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+                <w:t xml:space="preserve">hal-02690611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bourdon</w:t>
+                <w:t xml:space="preserve">C. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daubremet</w:t>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary analysis of the Tnt1 retrotransposon in Nicotiana species reveals the high variability of its regulatory sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Béon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (7), pp.827-836</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684587v1</w:t>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma membrane-bound putative endo-1,4-beta-D-glucanase is required for normal wall assembly and cell elongation in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. His</w:t>
+                <w:t xml:space="preserve">The evolutionary analysis of the Tnt1 retrotransposon in Nicotiana species reveals the high variability of its regulatory sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Canut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 17 (19), pp.5563-5576</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (7), pp.827-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690611v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Audeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684418v1</w:t>
+                <w:t xml:space="preserve">hal-02692401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of the tobacco Tnt1 retrotransposon is linked to plant defense responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">The promoter of the tobacco Tnt1 retrotransposon is induced by wounding and by abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lucas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.241-252</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33, pp.257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688059v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoter of the tobacco Tnt1 retrotransposon is induced by wounding and by abiotic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The expression of the tobacco Tnt1 retrotransposon is linked to plant defense responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33, pp.257-266</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690547v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of transcriptional regulatory sequences involved in the defense-associated expression of the tobacco retrotransposon Tnt1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 35, pp.673-679</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685724v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo characterization of transcriptional regulatory sequences involved in the defense-associated expression of the tobacco retrotransposon Tnt1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35, pp.673-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692401v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence variability within the tobacco retrotransposon Tnt1 population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14 (11), pp.2670-2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6498,398 +6498,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Botrytis Cinerea Pectin Lyase BCPNL1 is involved in pathogenicity and its pectinolytic activity contributes to the impact of host nitrogen nutrition on disease severity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Davière</w:t>
+                <w:t xml:space="preserve">Inositolphosphate glycans are accumulated upon Arabidopsis thaliana/ Botrytis cinerea interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of plant pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europa Group, Paris, France; Europa Group, Lyon, France, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281563v1</w:t>
+                <w:t xml:space="preserve">hal-04472126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inositolphosphate glycans are accumulated upon Arabidopsis thaliana/ Botrytis cinerea interaction</w:t>
+                <w:t xml:space="preserve">Plant inositol-phosphate-glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Séchet</w:t>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">Plant Cell Wall Meeting: XVI PCWM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Molina, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472126v1</w:t>
+                <w:t xml:space="preserve">hal-04523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant inositol-phosphate-glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Rouffet</w:t>
+                <w:t xml:space="preserve">The Botrytis Cinerea Pectin Lyase BCPNL1 is involved in pathogenicity and its pectinolytic activity contributes to the impact of host nitrogen nutrition on disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Wall Meeting: XVI PCWM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Molina, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">International congress of plant pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europa Group, Paris, France; Europa Group, Lyon, France, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523435v1</w:t>
+                <w:t xml:space="preserve">hal-05281563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of WAKL7 in sensing PME17 activity.</w:t>
               </w:r>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7319,90 +7319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and regulation of cellulose synthase machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Timpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7444,77 +7444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new filter for spot extraction in N-dimensional biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,64 +7728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la région U3 de la LTR dans le contrôle de l'expression de Tnt1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion Eléments Transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7823,64 +7823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la région U3 de la LTR dans le contrôle de l'expression de Tnt1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7905,77 +7905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression du retrotransposon TnT1 du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8032,51 +8032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of WAKL receptors in the sensing of PME17 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of plant cell wall deposition and metabolism in the plant-pathogen arms race (FT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8709,90 +8709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans accumulate and suppress plant defense during Arabidopsis/Botrytis interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Filachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8814,90 +8814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition and inhibits root hair growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matěj Drs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Haluška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliška Škrabálková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Krupař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Potocká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol 3-beta-Glucosyltransferase TRANSPARENT TESTA15 Controls Seed Development and Flavanol Accumulation through its Role in Vacuole Biogenesis and Maintenance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>