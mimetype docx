--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
+                <w:t xml:space="preserve">Reshaping the Primary Cell Wall: Dual Effects on PlantResistance to Ralstonia solanacearum and Heat Stress Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Drs</w:t>
+                <w:t xml:space="preserve">Henri Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Krupař</w:t>
+                <w:t xml:space="preserve">Alessandro Gigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Haluška</w:t>
+                <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Müller</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (1), pp.451-469. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (8), pp.619-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-24-0059-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873044v1</w:t>
+                <w:t xml:space="preserve">hal-04719242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cellulose synthesis inhibitor affects cellulose synthase complex secretion and cortical microtubule dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rouffet</w:t>
+                <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Filachet</w:t>
+                <w:t xml:space="preserve">Deqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Davière</w:t>
+                <w:t xml:space="preserve">Juan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baocai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (1), pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873083v1</w:t>
+                <w:t xml:space="preserve">hal-04688214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping the Primary Cell Wall: Dual Effects on PlantResistance to Ralstonia solanacearum and Heat Stress Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition, endomembrane dynamics, and inhibits root hair growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Belny</w:t>
+                <w:t xml:space="preserve">Matěj Drs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
+                <w:t xml:space="preserve">Pavel Krupař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Haluška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-24-0059-R⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.451-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719242v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cellulose synthesis inhibitor affects cellulose synthase complex secretion and cortical microtubule dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Li</w:t>
+                <w:t xml:space="preserve">A fungal phospholipase C involved in the degradation of plant glycosylinositol phosphorylceramides during Arabidopsis/Botrytis interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Lu</w:t>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baocai Zhang</w:t>
+                <w:t xml:space="preserve">Alexis Filachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (1), pp.124-136. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07064-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688214v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide production upon Arabidopsis thaliana – Botrytis cinerea interaction</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhubing Hu</w:t>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Cools</w:t>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge de Clercq</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602795v1</w:t>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhubing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+                <w:t xml:space="preserve">Toon Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Inge de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.2276-2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol 3-Kinase and 4-Kinase Have Distinct Roles in Intracellular Trafficking of Cellulose Synthase Complexes in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1972,870 +1972,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KORRIGAN1 interacts specifically with integral components of the cellulose synthase machinery</w:t>
+                <w:t xml:space="preserve">The cellulase KORRIGAN is part of the cellulose synthase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasim Mansoori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap Timmers</w:t>
+                <w:t xml:space="preserve">Thomas Vain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dianka C. T. Dees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112387⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (4), pp.1521-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.241216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204109v1</w:t>
+                <w:t xml:space="preserve">hal-01204117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellulase KORRIGAN is part of the cellulose synthase complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The jiaoyao1 mutant Is an allele of korrigan1 that abolishes endoglucanase activity and affects the organization of both cellulose microfibrils and microtubules in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprez</w:t>
+                <w:t xml:space="preserve">Christopher M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 165 (4), pp.1521-1532. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.2601-2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.241216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.126193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204117v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jiaoyao1 mutant Is an allele of korrigan1 that abolishes endoglucanase activity and affects the organization of both cellulose microfibrils and microtubules in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal analysis of cellulose synthesis during cell plate formation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Lei</w:t>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Gonneau</w:t>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.126193⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204107v1</w:t>
+                <w:t xml:space="preserve">hal-01204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of cellulose synthesis during cell plate formation in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miart</w:t>
+                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12362⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (4), pp.1709-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204031v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of very long acyl chain sphingolipid synthesis modifies membrane dynamics during plant cytokinesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Der Giessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Molino</w:t>
+                <w:t xml:space="preserve">Kian Hematy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1841 (10), pp.1422-1430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic subunit stoichiometry within the cellulose synthase complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Gonneau</w:t>
+                <w:t xml:space="preserve">KORRIGAN1 interacts specifically with integral components of the cellulose synthase machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Mansoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. A Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dianka C. T. Dees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166 (4), pp.1709-1712. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204130v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent tags to explore cell wall structure and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,77 +2895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes with Mixed Primary and Secondary Cellulose Synthases Are Functional in Arabidopsis Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasim Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shundai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (4), pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.D. Stierhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (6), pp.616-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Wiedemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangcai Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5005,1449 +5005,1449 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoefte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (1-2), pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693442v1</w:t>
+                <w:t xml:space="preserve">hal-02697255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall mutants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (12), pp.2409-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.12.12.2409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697255v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
+                <w:t xml:space="preserve">Cell wall mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-2), pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.12.12.2409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02698876v1</w:t>
+                <w:t xml:space="preserve">hal-02693442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma membrane-bound putative endo-1,4-beta-D-glucanase is required for normal wall assembly and cell elongation in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nicol</w:t>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. His</w:t>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Canut</w:t>
+                <w:t xml:space="preserve">C. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 17 (19), pp.5563-5576</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690611v1</w:t>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Beclin</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godon</w:t>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Morel</w:t>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">The evolutionary analysis of the Tnt1 retrotransposon in Nicotiana species reveals the high variability of its regulatory sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (7), pp.827-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+                <w:t xml:space="preserve">hal-02684587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary analysis of the Tnt1 retrotransposon in Nicotiana species reveals the high variability of its regulatory sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plasma membrane-bound putative endo-1,4-beta-D-glucanase is required for normal wall assembly and cell elongation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (7), pp.827-836</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (19), pp.5563-5576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684587v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mourain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692401v1</w:t>
+                <w:t xml:space="preserve">hal-02684418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the tobacco Tnt1 retrotransposon is induced by wounding and by abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33, pp.257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of the tobacco Tnt1 retrotransposon is linked to plant defense responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 100, pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasispecies in retrotransposons: A role for sequence variability in Tnt1 evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">In vivo characterization of transcriptional regulatory sequences involved in the defense-associated expression of the tobacco retrotransposon Tnt1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.109-117</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35, pp.673-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684418v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of transcriptional regulatory sequences involved in the defense-associated expression of the tobacco retrotransposon Tnt1</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 35, pp.673-679</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685724v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence variability within the tobacco retrotransposon Tnt1 population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14 (11), pp.2670-2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6498,398 +6498,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inositolphosphate glycans are accumulated upon Arabidopsis thaliana/ Botrytis cinerea interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Rouffet</w:t>
+                <w:t xml:space="preserve">The Botrytis Cinerea Pectin Lyase BCPNL1 is involved in pathogenicity and its pectinolytic activity contributes to the impact of host nitrogen nutrition on disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Séchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">International congress of plant pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europa Group, Paris, France; Europa Group, Lyon, France, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472126v1</w:t>
+                <w:t xml:space="preserve">hal-05281563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant inositol-phosphate-glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
+                <w:t xml:space="preserve">Inositolphosphate glycans are accumulated upon Arabidopsis thaliana/ Botrytis cinerea interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sechet</w:t>
+                <w:t xml:space="preserve">Julien Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Wall Meeting: XVI PCWM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Molina, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">The XVI Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523435v1</w:t>
+                <w:t xml:space="preserve">hal-04472126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Botrytis Cinerea Pectin Lyase BCPNL1 is involved in pathogenicity and its pectinolytic activity contributes to the impact of host nitrogen nutrition on disease severity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+                <w:t xml:space="preserve">Plant inositol-phosphate-glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of plant pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europa Group, Paris, France; Europa Group, Lyon, France, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plant Cell Wall Meeting: XVI PCWM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Molina, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281563v1</w:t>
+                <w:t xml:space="preserve">hal-04523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of WAKL7 in sensing PME17 activity.</w:t>
               </w:r>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7444,77 +7444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new filter for spot extraction in N-dimensional biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,64 +7728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la région U3 de la LTR dans le contrôle de l'expression de Tnt1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion Eléments Transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7823,64 +7823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la région U3 de la LTR dans le contrôle de l'expression de Tnt1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7905,77 +7905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression du retrotransposon TnT1 du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8032,51 +8032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of WAKL receptors in the sensing of PME17 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of plant cell wall deposition and metabolism in the plant-pathogen arms race (FT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,293 +8690,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inositolphosphate glycans accumulate and suppress plant defense during Arabidopsis/Botrytis interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition and inhibits root hair growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Drs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Haluška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliška Škrabálková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Krupař</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Potocká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561448v1</w:t>
+                <w:t xml:space="preserve">hal-04523383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan stimulates root hair callose deposition and inhibits root hair growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inositolphosphate glycans accumulate and suppress plant defense during Arabidopsis/Botrytis interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Filachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Potocká</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04523383v1</w:t>
+                <w:t xml:space="preserve">hal-04561448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol 3-beta-Glucosyltransferase TRANSPARENT TESTA15 Controls Seed Development and Flavanol Accumulation through its Role in Vacuole Biogenesis and Maintenance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositolphosphate glycans and a fucosylated xyloglucan oligosaccharide are accumulated upon Arabidopsis thaliana/ Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07642-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baocai Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Drs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Krupa&#345;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka &#352;krab&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Halu&#353;ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Filachet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07064-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Fujimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Suda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Nakano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ueda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Worden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Wilkop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Esteva Esteve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jeannotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Lathe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Doering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufer G. Irani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Strasser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Der Giessen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.06.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mansoori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Timmers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. A Kamei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianka C. T. Dees" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carroll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shundai Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Crowell Lecouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Timpano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny T. Franssen-Verheijen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mie A.-M. Emons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Eder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Calder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brunnewell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Faris Crowell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L6PQVTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Crowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Stierhof" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FLJHMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Dieter Stierhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.065334" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunemaitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellbi.2007.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SVB13B1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Juraniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Pochylova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706569104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.09.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35WPFHVH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Sugimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.002873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Wiedemeier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Peng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.126.1.278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoefte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. His" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690547v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Soulie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;chet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fremineur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Coquel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/referenceworks/9780444519672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00142-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zichek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Potock&#225;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>