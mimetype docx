--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2665,51 +2665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEB2D50B"/>
+    <w:nsid w:val="6DA1117C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>