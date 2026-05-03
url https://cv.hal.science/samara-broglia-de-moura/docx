--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -336,1017 +336,1155 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Himalayas in the 1st millennium CE: material interactions and circulation roads</w:t>
+                <w:t xml:space="preserve">New archaeological data on the extension of the Kushan empire and post-Kushan groups in the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on Trans-Himalayan Borderlands: Dynamics of Connectivity, Culture and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kashmir, Feb 2025, Srinagar, India</w:t>
+              <w:t xml:space="preserve">The Gandhāra Corpora Project Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ghent, Apr 2026, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979254v1</w:t>
+                <w:t xml:space="preserve">hal-05604856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research perspective in the Western Himalayas : French-Nepali Archaeological Mission in Mustang (Nepal)</w:t>
+                <w:t xml:space="preserve">L'archéologie de l'ouest himalayen au Ier millénaire de notre ère : dynamiques de peuplement, interactions matérielles et routes de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saxon Academy of Sciences and Humanities, Sep 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Seminaire EHESS: Archéologie de l'Asie centrale au 1er millénaire de notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etienne de la Vaissière, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711950v1</w:t>
+                <w:t xml:space="preserve">hal-05604829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and cultural interactions between the Himalayas and Central Asia at the Early Historical Period (3rd BC to 8th century AD): new data from Ladakh (India)</w:t>
+                <w:t xml:space="preserve">Western Himalayas in the 1st millennium CE: material interactions and circulation roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpreting Afghanistan: Art, Archaeology and History of Central Eurasia (600 BCE-999CE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Californie, United States</w:t>
+              <w:t xml:space="preserve">2nd International conference on Trans-Himalayan Borderlands: Dynamics of Connectivity, Culture and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kashmir, Feb 2025, Srinagar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814729v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Iron Age in Ladakh and Western Himalayas: the transformation of the corded ware culture</w:t>
+                <w:t xml:space="preserve">New research perspective in the Western Himalayas : French-Nepali Archaeological Mission in Mustang (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saxon Academy of Sciences and Humanities, Sep 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655694v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of Tibet and the Himalayas: current research and further perspectives (Panel)</w:t>
+                <w:t xml:space="preserve">Material and cultural interactions between the Himalayas and Central Asia at the Early Historical Period (3rd BC to 8th century AD): new data from Ladakh (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Interpreting Afghanistan: Art, Archaeology and History of Central Eurasia (600 BCE-999CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373012v1</w:t>
+                <w:t xml:space="preserve">hal-03814729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions matérielles et culturelles entre le Ladakh et l'Asie centrale du 3e av. au 8e siècle d.n.è : les nouvelles données céramiques de la vallée de Dras, Ladakh.</w:t>
+                <w:t xml:space="preserve">Archaeology of Tibet and the Himalayas: current research and further perspectives (Panel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société Européenne pour l'Étude des Civilisations de l'Himalaya et de l'Asie Centrale (SEECHAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180322v1</w:t>
+                <w:t xml:space="preserve">hal-03373012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the ceramic production in Ladakh from Protohistory onward: a technological and typological approach</w:t>
+                <w:t xml:space="preserve">Late Iron Age in Ladakh and Western Himalayas: the transformation of the corded ware culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crafts and craft traditions in Tibetan architecture at the Institute for Social Anthropology of the Austrian Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262228v1</w:t>
+                <w:t xml:space="preserve">hal-03655694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultural and technical transformation of Ladakhi society through the ceramic production lens</w:t>
+                <w:t xml:space="preserve">Les interactions matérielles et culturelles entre le Ladakh et l'Asie centrale du 3e av. au 8e siècle d.n.è : les nouvelles données céramiques de la vallée de Dras, Ladakh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School: Tibetanness outside Tibet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société Européenne pour l'Étude des Civilisations de l'Himalaya et de l'Asie Centrale (SEECHAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437355v1</w:t>
+                <w:t xml:space="preserve">hal-03180322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 379 - The Interaction between Nomadism and Sedentism An Approach through Religious Practices and Beliefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of the ceramic production in Ladakh from Protohistory onward: a technological and typological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Crafts and craft traditions in Tibetan architecture at the Institute for Social Anthropology of the Austrian Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180329v1</w:t>
+                <w:t xml:space="preserve">hal-03262228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Research on the Ancient Ceramics from Ladakh (Northern India)</w:t>
+                <w:t xml:space="preserve">The cultural and technical transformation of Ladakhi society through the ceramic production lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Seminar of the International Convention of Asian Scholar (ICAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Winter School: Tibetanness outside Tibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083637v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic production in Ladakh before the conquest of the Tibetan Empire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Session 379 - The Interaction between Nomadism and Sedentism An Approach through Religious Practices and Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Seminar of the International Association for Tibetan Studies (IATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083638v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mes Aynak (Afghanistan), Following up with the analysis of the archaeological data from the excavations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Research on the Ancient Ceramics from Ladakh (Northern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">11th Seminar of the International Convention of Asian Scholar (ICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431370v1</w:t>
+                <w:t xml:space="preserve">hal-03083637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceramic production in Ladakh before the conquest of the Tibetan Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Seminar of the International Association for Tibetan Studies (IATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mes Aynak (Afghanistan), Following up with the analysis of the archaeological data from the excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Researches on the Painted Pottery of Ladakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Colloquium of the International Association for Ladakh Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1356,1131 +1494,1131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire des activités de la Mission Archéologique Franco-Népalaise au Mustang : campagne 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cour-Cheverny (Loir-et-Cher), 1 place Victor Hugo. Évolution d'un site dans le bourg de Cour-Cheverny depuis la Protohistoire jusqu'à nos jours.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport préliminaire des activités de la Mission Archéologique Franco-Népalaise au Mustang : campagne 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Archéologie et Sciences de l'Antiquité; Eveha International. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Anctil</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05216618v1</w:t>
+                <w:t xml:space="preserve">hal-04929466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire des activités de la Mission Archéologique Franco-Népalaise au Mustang : campagne 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cour-Cheverny (Loir-et-Cher), 1 place Victor Hugo. Évolution d'un site dans le bourg de Cour-Cheverny depuis la Protohistoire jusqu'à nos jours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikael Arnoux-Dougnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Archéologie et Sciences de l'Antiquité; Eveha International. 2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2024, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929466v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire des activités de la Mission Archéologique Franco-Népalaise au Mustang : campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Darchambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithya Rajendran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°6, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03039625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nithya Rajendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°6, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Bickelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°4, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05250149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Bickelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL Archaeological Reports Series n°4, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01783944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Silveston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°3, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport: saison 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Silveston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°3, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2490,114 +2628,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions céramiques du Ladakh (nord de l’Inde) : interactions matérielles et culturelles entre l’Asie centrale, l’Inde et le Tibet de la Protohistoire (3e-2e millénaires av.n.è.) à la dynastie Namgyal (16e-19e siècles d.n.è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université PSL, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03928773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2665,51 +2803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA1117C"/>
+    <w:nsid w:val="EB60717B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2896,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-broglia-de-moura" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269977295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.4191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ethier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-broglia-de-moura" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269977295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.4191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ethier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>