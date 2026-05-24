--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -370,165 +370,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New archaeological data on the extension of the Kushan empire and post-Kushan groups in the Himalayan range</w:t>
+                <w:t xml:space="preserve">L'archéologie de l'ouest himalayen au Ier millénaire de notre ère : dynamiques de peuplement, interactions matérielles et routes de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Gandhāra Corpora Project Lecture Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ghent, Apr 2026, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Seminaire EHESS: Archéologie de l'Asie centrale au 1er millénaire de notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etienne de la Vaissière, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604856v1</w:t>
+                <w:t xml:space="preserve">hal-05604829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie de l'ouest himalayen au Ier millénaire de notre ère : dynamiques de peuplement, interactions matérielles et routes de communication</w:t>
+                <w:t xml:space="preserve">New archaeological data on the extension of the Kushan empire and post-Kushan groups in the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire EHESS: Archéologie de l'Asie centrale au 1er millénaire de notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etienne de la Vaissière, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">The Gandhāra Corpora Project Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ghent, Apr 2026, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604829v1</w:t>
+                <w:t xml:space="preserve">hal-05604856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western Himalayas in the 1st millennium CE: material interactions and circulation roads</w:t>
               </w:r>
@@ -728,467 +728,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of Tibet and the Himalayas: current research and further perspectives (Panel)</w:t>
+                <w:t xml:space="preserve">Late Iron Age in Ladakh and Western Himalayas: the transformation of the corded ware culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373012v1</w:t>
+                <w:t xml:space="preserve">hal-03655694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Iron Age in Ladakh and Western Himalayas: the transformation of the corded ware culture</w:t>
+                <w:t xml:space="preserve">Archaeology of Tibet and the Himalayas: current research and further perspectives (Panel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655694v1</w:t>
+                <w:t xml:space="preserve">hal-03373012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions matérielles et culturelles entre le Ladakh et l'Asie centrale du 3e av. au 8e siècle d.n.è : les nouvelles données céramiques de la vallée de Dras, Ladakh.</w:t>
+                <w:t xml:space="preserve">Transformation of the ceramic production in Ladakh from Protohistory onward: a technological and typological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société Européenne pour l'Étude des Civilisations de l'Himalaya et de l'Asie Centrale (SEECHAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Crafts and craft traditions in Tibetan architecture at the Institute for Social Anthropology of the Austrian Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180322v1</w:t>
+                <w:t xml:space="preserve">hal-03262228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the ceramic production in Ladakh from Protohistory onward: a technological and typological approach</w:t>
+                <w:t xml:space="preserve">The cultural and technical transformation of Ladakhi society through the ceramic production lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crafts and craft traditions in Tibetan architecture at the Institute for Social Anthropology of the Austrian Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Winter School: Tibetanness outside Tibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262228v1</w:t>
+                <w:t xml:space="preserve">hal-03437355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultural and technical transformation of Ladakhi society through the ceramic production lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Session 379 - The Interaction between Nomadism and Sedentism An Approach through Religious Practices and Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School: Tibetanness outside Tibet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437355v1</w:t>
+                <w:t xml:space="preserve">hal-03180329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 379 - The Interaction between Nomadism and Sedentism An Approach through Religious Practices and Beliefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions matérielles et culturelles entre le Ladakh et l'Asie centrale du 3e av. au 8e siècle d.n.è : les nouvelles données céramiques de la vallée de Dras, Ladakh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Broglia de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société Européenne pour l'Étude des Civilisations de l'Himalaya et de l'Asie Centrale (SEECHAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180329v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Research on the Ancient Ceramics from Ladakh (Northern India)</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB60717B"/>
+    <w:nsid w:val="30B3913A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-broglia-de-moura" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269977295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.4191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ethier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-broglia-de-moura" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269977295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.4191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ethier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>