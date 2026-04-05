--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -590,195 +590,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de la Provence au Brésil au XXᵉ siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samara Fernanda A. O. de Lócio E Silva Geske</w:t>
+                <w:t xml:space="preserve">L'aurore perpétuelle de l'enfance: Ruy Ribeiro Couto en dialogue avec Casimiro de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La Provence et le monde" 64e Congrès de la Fédération Historique de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Historique de Provence, Oct 2024, Toulon (83000), France</w:t>
+              <w:t xml:space="preserve">Les voix de l'enfance dans la littérature lusophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC - Lettres Sorbonne Nouvelle, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723025v1</w:t>
+                <w:t xml:space="preserve">hal-04610805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aurore perpétuelle de l'enfance: Ruy Ribeiro Couto en dialogue avec Casimiro de Abreu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samara Geske</w:t>
+                <w:t xml:space="preserve">Images de la Provence au Brésil au XXᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Fernanda A. O. de Lócio E Silva Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les voix de l'enfance dans la littérature lusophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIMIC - Lettres Sorbonne Nouvelle, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"La Provence et le monde" 64e Congrès de la Fédération Historique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Historique de Provence, Oct 2024, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610805v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'étranger : le Brésil vu à travers LeJournal de Voyage d'Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager au Brésil, de Léry à nos jours: transformations du genre viatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université; CRLV - Centre de Recherche sur la Littérature des Voyages, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter poétiquement le monde: la poésie translingue du brésilien Ruy Ribeiro Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et écrire entre les langues : Littérature, enseignement, traduction, création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; Sorbonne Nouvelle; Université d'Aix-Marseille, Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FORMAÇÃO DE PROFESSORES DE PLE E PLH NA UNIVERSIDADE AIX- MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brízzida Caldeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Le sourire sur les lèvres désespérées: le comique et le tragique chez Albert Camus’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Le sourire de Camus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Études Camusiennes; IAU College, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Camus, un étranger au Brésil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Rencontres Méditerranéennes Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lourmarin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art ou de la fidélité au monde des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Cerisy-la-Salle Camus l'artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Études Camusiennes, Aug 2013, Cerisy-la-Salle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Camus, un étranger au Brésil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Méditerranéennes Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2879232768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sourire sur les lèvres désespérées: le rapport entre le comique et le tragique chez Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Geske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sourire d'Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781986024778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43A14BF0"/>
+    <w:nsid w:val="3A311AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1661,51 +1661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-geske" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5650-9892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Fernanda A. O. de L&#243;cio E Silva Geske" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i52p%25p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Geske" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;zzida Caldeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54534." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samara-geske" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5650-9892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Fernanda A. O. de L&#243;cio E Silva Geske" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i52p%25p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Geske" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;zzida Caldeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54534." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>