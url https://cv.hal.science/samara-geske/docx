--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -1430,51 +1430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A311AD0"/>
+    <w:nsid w:val="02AB967F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>