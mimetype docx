--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -173,237 +173,328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels savoirs pour former à l’enseignement du et/ou en français au Maroc et au Congo ? Analyse comparative de contenus de formation</w:t>
+                <w:t xml:space="preserve">Pratiques langagières et disciplines scolaires : le langage comme levier de construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass El Gousairi</w:t>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
+                <w:t xml:space="preserve">Samarange Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Volume 3 (6), pp.101-108. </w:t>
+              <w:t xml:space="preserve">, 2026, 4 (7), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol4iss7.65764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413807v1</w:t>
+                <w:t xml:space="preserve">hal-05574945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels savoirs pour former à l’enseignement du et/ou en français au Maroc et au Congo ? Analyse comparative de contenus de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Gousairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 3 (6), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la littérature en République du Congo : quel sujet didactique forme-t-on à travers les prescriptions officielles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.24635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -413,400 +504,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants congolais au prisme des littératures : diversité, unité et actualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la formation des enseignants en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner toutes les littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 25e Rencontres des Chercheuses et Chercheurs en didactique de la littérature, INSPE de Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Etudes Africaines en France -REAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; IRD; URMIS, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821580v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la formation des enseignants en Afrique subsaharienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La formation des enseignants congolais au prisme des littératures : diversité, unité et actualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Etudes Africaines en France -REAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur; IRD; URMIS, Jul 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25e Rencontres des Chercheuses et Chercheurs en didactique de la littérature, INSPE de Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821689v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Beaumarchais à l’école congolaise : ce que les enseignants pensent et font en classe de français au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIDACTIQUE DU FRANÇAIS ET CONTEXTES D’ENSEIGNEMENT DU/EN FRANÇAIS : LE REGARD CROISÉ DES RECHERCHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section AIRDF, FACULTÉ DES SCIENCES DE L’ÉDUCATION, RABAT, May 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration disciplinaire et modèle didactique dans l’enseignement du français au lycée au Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles en didactique du français et formation des enseignants. Interroger les pratiques d’enseignement et de formation de la maternelle à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès/Inspe Saint-Agne, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la littérature au lycée en République du Congo : tensions et configurations disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement en français en contexte plurilingue en Afrique francophone subsaharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEBS; Université Abomey Calavi, Jul 2022, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -816,111 +907,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Beaumarchais à l'école congolaise : Contexte et pratiques d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français comme discipline : histoire, tensions et spécifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Namur Collection Diptyque (44), pp.253-270, 2025, Diptyque, 978-2-39029-209-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,98 +1021,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la littérature et à son enseignement des enseignants de français au lycée en République du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES DIDACTIQUES FACE À L’ÉVOLUTION DES CURRICULUMS SAVOIR(S) ET PRATIQUES POUR ENTRER DANS LA COMPLEXITÉ DU MONDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1031,147 +1122,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de compétences professionnelles des métiers de l'enseignement et de l'encadrement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Nestor Loumouamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Poppel Louyindoula Bangana Yiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Ekondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Marien Ngouabi - Ecole Normale Supérieure de Brazzaville. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1181,114 +1272,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature telle qu'on l'enseigne : Conceptions et pratiques des enseignants dans les lycées congolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarange Romel Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Côte d'Azur; Université Marien-Ngouabi (Brazzaville), 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025COAZ2028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05365616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1356,51 +1447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05ED55D"/>
+    <w:nsid w:val="4C636BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samarange-romel-nzikou-mouelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4574-4933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Gousairi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Romel Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24635" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samarange-romel-nzikou-mouelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4574-4933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Sales-Hitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol4iss7.65764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Gousairi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Romel Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Nestor Loumouamou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussavou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppel Louyindoula Bangana Yiya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Ekondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>