--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1447,51 +1447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C636BCF"/>
+    <w:nsid w:val="4B2AB280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>