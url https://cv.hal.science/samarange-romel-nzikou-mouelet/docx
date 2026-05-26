--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1447,51 +1447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B2AB280"/>
+    <w:nsid w:val="49734466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>