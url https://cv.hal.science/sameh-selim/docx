--- v0 (2026-03-28)
+++ v1 (2026-04-20)
@@ -2414,243 +2414,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE PCR: A POTENTIALLY INTERESTING TOOL FOR PREDICTING SYMPTOM DEVELOPMENT OF SEPTORIA TRITICI BLOTCH</w:t>
+                <w:t xml:space="preserve">DETERMINATION DE L'EFFICACITE PREVENTIVE ET CURATIVE DU PROTHIOCONAZOLE SUR DES SOUCHES DE MYCOSPHAERELLA GRAMINICOLA LEGEREMENT ET MOYENNEMENT RESISTANTES AUX INHIBITEUR DE L'α-14-DEMETHYLATION DES STEROLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Celine Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sanssené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Roisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sanssené</w:t>
+                <w:t xml:space="preserve">Linda Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPP, Dec 2009, TOURS, France</w:t>
+              <w:t xml:space="preserve">AFPP – 9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254948v1</w:t>
+                <w:t xml:space="preserve">hal-04266712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION DE L'EFFICACITE PREVENTIVE ET CURATIVE DU PROTHIOCONAZOLE SUR DES SOUCHES DE MYCOSPHAERELLA GRAMINICOLA LEGEREMENT ET MOYENNEMENT RESISTANTES AUX INHIBITEUR DE L'α-14-DEMETHYLATION DES STEROLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">QUANTITATIVE PCR: A POTENTIALLY INTERESTING TOOL FOR PREDICTING SYMPTOM DEVELOPMENT OF SEPTORIA TRITICI BLOTCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sanssené</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP – 9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPP, Dec 2009, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266712v1</w:t>
+                <w:t xml:space="preserve">hal-04254948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2668,51 +2668,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du bisphénol A sur l’expression des microARNs impliqués dans la régulation des défenses anti-oxydantes chez une variété de blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,51 +2914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the reduced doses on the efficiency and persistence of prothioconazole against wheat Septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sanssené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349867v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Ors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22061017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin-Fichter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bogdanow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Sambou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLTKTFR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7B58C03-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00171-10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoumou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatagnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brechenmacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0099-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FM7KJ3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8BC75W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Govaerts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianinazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6501-6507.2005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04405014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djerroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanssen&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Samain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00587" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349867v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Ors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22061017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin-Fichter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bogdanow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Sambou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3525" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLTKTFR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7B58C03-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00171-10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoumou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chatagnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brechenmacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0099-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FM7KJ3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8BC75W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Govaerts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianinazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6501-6507.2005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04405014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djerroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanssen&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>