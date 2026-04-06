--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -680,261 +680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform to evaluate the dampening of water and solute transport in an experimental channel under unsteady flow conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dual conduit structure on solute transport in karst tracer tests: An experimental laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (4), pp.956-971. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419476v1</w:t>
+                <w:t xml:space="preserve">hal-02926746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dual conduit structure on solute transport in karst tracer tests: An experimental laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+                <w:t xml:space="preserve">A novel platform to evaluate the dampening of water and solute transport in an experimental channel under unsteady flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 590, pp.125255. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.956-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926746v1</w:t>
+                <w:t xml:space="preserve">hal-02419476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating lateral flow in an experimental channel using the diffusive wave inverse problem</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Water Level Measurement Method Combining Infrared Sensors and Floats for Applications on Laboratory Scale Channel under Unsteady Flow Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute tranport in periodical heterogeneous porous media: importance of observation scale and experimental sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,272 +1826,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00452951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating preferential water flow parameters using a binary genetic algorithm inverse method</w:t>
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (7), pp.950 à 956. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388757v1</w:t>
+                <w:t xml:space="preserve">insu-00388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
+                <w:t xml:space="preserve">Estimating preferential water flow parameters using a binary genetic algorithm inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (7), pp.950 à 956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388759v1</w:t>
+                <w:t xml:space="preserve">insu-00388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilization and preferential transport of soil particles during infiltration: A core-scale modeling approach</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
+                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2285,116 +2285,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564569v1</w:t>
+                <w:t xml:space="preserve">hal-04564557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
+                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2425,97 +2429,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564557v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
+                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2523,96 +2527,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564523v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer experiments in periodical heterogeneous model porous medium</w:t>
               </w:r>
@@ -3554,169 +3554,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION NUMERIQUE ET EXPERIMENTALE DU TRANSPORT PREFERENTIELDE PARTICULES DANS LES SOLS NON SATURES</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale du transport préférentiel de particules dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Grenoble, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00327882v1</w:t>
+                <w:t xml:space="preserve">tel-02824664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale du transport préférentiel de particules dans les sols non saturés</w:t>
+                <w:t xml:space="preserve">MODELISATION NUMERIQUE ET EXPERIMENTALE DU TRANSPORT PREFERENTIELDE PARTICULES DANS LES SOLS NON SATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Grenoble, 2007. Français. </w:t>
+              <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02824664v1</w:t>
+                <w:t xml:space="preserve">tel-00327882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3871,51 +3871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>