--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -680,261 +680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dual conduit structure on solute transport in karst tracer tests: An experimental laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+                <w:t xml:space="preserve">A novel platform to evaluate the dampening of water and solute transport in an experimental channel under unsteady flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 590, pp.125255. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.956-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926746v1</w:t>
+                <w:t xml:space="preserve">hal-02419476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform to evaluate the dampening of water and solute transport in an experimental channel under unsteady flow conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dual conduit structure on solute transport in karst tracer tests: An experimental laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (4), pp.956-971. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419476v1</w:t>
+                <w:t xml:space="preserve">hal-02926746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating lateral flow in an experimental channel using the diffusive wave inverse problem</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Water Level Measurement Method Combining Infrared Sensors and Floats for Applications on Laboratory Scale Channel under Unsteady Flow Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute tranport in periodical heterogeneous porous media: importance of observation scale and experimental sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,272 +1826,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00452951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
+                <w:t xml:space="preserve">Estimating preferential water flow parameters using a binary genetic algorithm inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (7), pp.950 à 956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388759v1</w:t>
+                <w:t xml:space="preserve">insu-00388757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating preferential water flow parameters using a binary genetic algorithm inverse method</w:t>
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (7), pp.950 à 956. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388757v1</w:t>
+                <w:t xml:space="preserve">insu-00388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilization and preferential transport of soil particles during infiltration: A core-scale modeling approach</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
+                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2285,120 +2285,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564557v1</w:t>
+                <w:t xml:space="preserve">hal-04564569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
+                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2429,97 +2425,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564523v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
+                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2527,92 +2523,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564569v1</w:t>
+                <w:t xml:space="preserve">hal-04564523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer experiments in periodical heterogeneous model porous medium</w:t>
               </w:r>
@@ -2817,217 +2817,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How capillary forces promote colloid mobilization in macroporous soils: an alternative model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+                <w:t xml:space="preserve">Parameter identification for large scale aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. international conference and exploratory workshop on soil architecture and physico-chemical functions "Cesar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tjele, Denmark</w:t>
+              <w:t xml:space="preserve">EUG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751196v1</w:t>
+                <w:t xml:space="preserve">insu-00576426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for large scale aquifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lecluse</w:t>
+                <w:t xml:space="preserve">How capillary forces promote colloid mobilization in macroporous soils: an alternative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">1. international conference and exploratory workshop on soil architecture and physico-chemical functions "Cesar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tjele, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576426v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of wetting and drying cycles on autochtonous soil colloid mobilization</w:t>
               </w:r>
@@ -3554,169 +3554,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale du transport préférentiel de particules dans les sols non saturés</w:t>
+                <w:t xml:space="preserve">MODELISATION NUMERIQUE ET EXPERIMENTALE DU TRANSPORT PREFERENTIELDE PARTICULES DANS LES SOLS NON SATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Grenoble, 2007. Français. </w:t>
+              <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02824664v1</w:t>
+                <w:t xml:space="preserve">tel-00327882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION NUMERIQUE ET EXPERIMENTALE DU TRANSPORT PREFERENTIELDE PARTICULES DANS LES SOLS NON SATURES</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale du transport préférentiel de particules dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Grenoble, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00327882v1</w:t>
+                <w:t xml:space="preserve">tel-02824664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3871,51 +3871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>