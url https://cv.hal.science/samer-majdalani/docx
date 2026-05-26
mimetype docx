--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2233,51 +2233,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
+                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2285,116 +2285,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564569v1</w:t>
+                <w:t xml:space="preserve">hal-04564557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lateral flow and solute concentration in a river channel during flood events</w:t>
+                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2425,97 +2429,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General Assembly of the International Union of Geodesy and Geophysics (IUGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564557v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par modélisation inverse des apports latéraux en crues et des concentrations en solutés : application sur une plateforme expérimentale et sur des bassins naturels</w:t>
+                <w:t xml:space="preserve">Evaluating surface-subsurface lateral flow interaction and solute concentration in a river channel using the diffusive wave inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
@@ -2523,96 +2527,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) : prévision des crues et des inondations - Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564523v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer experiments in periodical heterogeneous model porous medium</w:t>
               </w:r>
@@ -2817,217 +2817,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for large scale aquifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lecluse</w:t>
+                <w:t xml:space="preserve">How capillary forces promote colloid mobilization in macroporous soils: an alternative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">1. international conference and exploratory workshop on soil architecture and physico-chemical functions "Cesar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tjele, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576426v1</w:t>
+                <w:t xml:space="preserve">hal-02751196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How capillary forces promote colloid mobilization in macroporous soils: an alternative model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+                <w:t xml:space="preserve">Parameter identification for large scale aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. international conference and exploratory workshop on soil architecture and physico-chemical functions "Cesar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tjele, Denmark</w:t>
+              <w:t xml:space="preserve">EUG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751196v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of wetting and drying cycles on autochtonous soil colloid mobilization</w:t>
               </w:r>
@@ -3871,51 +3871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ah-Woane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Davarend" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Basic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2474241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lotfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28375807.2025.2465376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268821001011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VM2VXTV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLGHDLFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecluse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>