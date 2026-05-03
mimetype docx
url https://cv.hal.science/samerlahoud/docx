--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -464,433 +464,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed multi-tenant RAN slicing in 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El-Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.3185-3198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-022-03023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937953v1</w:t>
+                <w:t xml:space="preserve">hal-03837355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Framework for Spectrum Allocation and User Association in 5G HetNets With mmWave</w:t>
+                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Gang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2020.3022681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03937944v1</w:t>
+                <w:t xml:space="preserve">hal-03937953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot Contamination Mitigation in Massive MIMO Cloud Radio Access Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordinated Framework for Spectrum Allocation and User Association in 5G HetNets With mmWave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.1226-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2020.3022681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3177629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03937964v1</w:t>
+                <w:t xml:space="preserve">hal-03937944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Uplink Scheduling in Narrowband IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -922,496 +922,496 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (20), pp.7744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22207744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-tenant RAN slicing in 5G networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilot Contamination Mitigation in Massive MIMO Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melhem El-Helou</w:t>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (7), pp.3185-3198. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.58212-58224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11276-022-03023-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3177629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837355v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Modeling of TDD and Decoupled Uplink/Downlink Access in 5G HetNets with Multiple Small Cells Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Cooperation for spreading factor assignment in a multioperator lorawan deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem Helou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2020.2979447⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.5544-5557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3031681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288065v1</w:t>
+                <w:t xml:space="preserve">hal-03218445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for spreading factor assignment in a multioperator lorawan deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+                <w:t xml:space="preserve">Joint Modeling of TDD and Decoupled Uplink/Downlink Access in 5G HetNets with Multiple Small Cells Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Lahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem Helou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (7), pp.5544-5557. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (7), pp.2395-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3031681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2020.2979447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218445v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully distributed approach for joint user association and RRH clustering in cloud radio access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,494 +1491,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Network Sharing in 5G: Strategies and Benefits</w:t>
+                <w:t xml:space="preserve">Survey of ICIC Techniques in LTE Networks under Various Mobile Environment Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soha Farhat</w:t>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.403-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-017-4321-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11276-015-1165-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546827v1</w:t>
+                <w:t xml:space="preserve">hal-01198389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Resource Management and Power Allocation for Multiuser OFDMA Networks</w:t>
+                <w:t xml:space="preserve">Radio Access Network Sharing in 5G: Strategies and Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2017.0201⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-017-4321-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593122v1</w:t>
+                <w:t xml:space="preserve">hal-01546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of ICIC Techniques in LTE Networks under Various Mobile Environment Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cooperative Resource Management and Power Allocation for Multiuser OFDMA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.403-418. </w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (16), pp.2552 - 2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11276-015-1165-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2017.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198389v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized versus Decentralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.112 - 124. </w:t>
@@ -2010,429 +2010,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio access technology selection in heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Joint Scheduling and Power Control in Multi-Cell Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Communication</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phycom.2015.10.004⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2611847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465023v1</w:t>
+                <w:t xml:space="preserve">hal-01465020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Joint Scheduling and Power Control in Multi-Cell Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio access technology selection in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+              <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2611847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phycom.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465020v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182891v1</w:t>
+                <w:t xml:space="preserve">hal-01141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Models for the Joint Power-Delay Minimization Problem in Green Wireless Access Networks</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2529,637 +2529,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Mezher</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141520v1</w:t>
+                <w:t xml:space="preserve">hal-01182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
+                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.65 - 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134296v1</w:t>
+                <w:t xml:space="preserve">hal-01144728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Network and Systems Management, 22, (4), pp.682-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10922-013-9273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186081v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144799v1</w:t>
+                <w:t xml:space="preserve">hal-01186081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on "Multi-Constraint Algorithms for Heterogeneous Networks", 12 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144728v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration Schemes Evaluation in Multi-domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3313,77 +3313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Methods in Fault Detection and Localization Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3538,51 +3538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3862,1624 +3862,1615 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge selection non-cooperative game in IoT edge computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Realistic Waveform-Level IoT Network Simulation via IQ Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2026 IEEE International Symposium on Spectrum Innovation (DySPAN 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Washington, D. C., United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450894v1</w:t>
+                <w:t xml:space="preserve">hal-05586495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cooperative edge server selection game for federated learning in IoT</w:t>
+                <w:t xml:space="preserve">Edge selection non-cooperative game in IoT edge computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-6, </w:t>
+              <w:t xml:space="preserve">PIMRC - 2024 IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450907v1</w:t>
+                <w:t xml:space="preserve">hal-05450894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Narrowband IoT Link Adaptation with Rate and Energy Objectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+                <w:t xml:space="preserve">Non-cooperative edge server selection game for federated learning in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Harbin City, France. pp.412-417, </w:t>
+              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iwcmc51323.2021.9498738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344791v1</w:t>
+                <w:t xml:space="preserve">hal-05450907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Narrowband IoT Link Adaptation with Rate and Energy Objectives</w:t>
+                <w:t xml:space="preserve">Investigation on Narrowband IoT Link Adaptation with Rate and Energy Objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 3rd International Multidisciplinary Conference on Engineering Technology (IMCET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Beirut, France. pp.6-10, </w:t>
+              <w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Harbin City, France. pp.412-417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iwcmc51323.2021.9498738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344785v1</w:t>
+                <w:t xml:space="preserve">hal-05344791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-IRSA: A Deep Reinforcement Learning Approach to Irregular Repetition Slotted ALOHA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+                <w:t xml:space="preserve">Performance of Narrowband IoT Link Adaptation with Rate and Energy Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664720⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 3rd International Multidisciplinary Conference on Engineering Technology (IMCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Beirut, France. pp.6-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533523v1</w:t>
+                <w:t xml:space="preserve">hal-05344785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Access Point Selection and Resource Allocation in Multi-Technology Wireless Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+                <w:t xml:space="preserve">Deep-IRSA: A Deep Reinforcement Learning Approach to Irregular Repetition Slotted ALOHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Hmedoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885438⟩</w:t>
+              <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159844v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Uplink/Downlink Intercell Interference and Cell Capacity in TDD HetNets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Dynamic Access Point Selection and Resource Allocation in Multi-Technology Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaad Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002068v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">Analytical Evaluation of Decoupled Uplink and Downlink Access in TDD 5G HetNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Lahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Tenth International Conference on Ubiquitous and Future Networks (ICUFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.376-381, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUFN.2018.8436797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002044v1</w:t>
+                <w:t xml:space="preserve">hal-03002013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Evaluation of Decoupled Uplink and Downlink Access in TDD 5G HetNets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">An Efficient Heuristic for Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.8-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002013v1</w:t>
+                <w:t xml:space="preserve">hal-03002048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Heuristic for Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">A Statistical Model for Uplink/Downlink Intercell Interference and Cell Capacity in TDD HetNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Lahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.8-14, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002048v1</w:t>
+                <w:t xml:space="preserve">hal-03002068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Guedrez</w:t>
+                <w:t xml:space="preserve">Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
+              <w:t xml:space="preserve">2018 Tenth International Conference on Ubiquitous and Future Networks (ICUFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.376-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUFN.2018.8436797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574782v1</w:t>
+                <w:t xml:space="preserve">hal-03002044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint User Association, Power Control and Scheduling in Multi-Cell 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Maaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized and distributed RRH clustering in Cloud Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taleb Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,630 +5501,617 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heraclion, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Power and Energy Efficiency in Self-Organizing Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. </w:t>
+              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.143 - 145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742979v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Sharing in 5G Multi-Operator Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">Achieving Power and Energy Efficiency in Self-Organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4th International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712854v1</w:t>
+                <w:t xml:space="preserve">hal-01742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software defined networking (SDN) for reliable user connectivity in 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Network Softwarization (NetSoft), 2017 IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bologna, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint user association, scheduling and power control in multi-cell networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohme</w:t>
+                <w:t xml:space="preserve">Resource Sharing in 5G Multi-Operator Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 4th International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464990v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Networking 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vienne, Austria. pp.9, </w:t>
@@ -6165,2203 +6143,2229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugeon</w:t>
+                <w:t xml:space="preserve">Joint user association, scheduling and power control in multi-cell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2016 : IEEE 15th International Symposium on Network Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778603⟩</w:t>
+              <w:t xml:space="preserve">WiMob 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574155v1</w:t>
+                <w:t xml:space="preserve">hal-01464990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCA 2016 : IEEE 15th International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, Ma, United States. pp.113 - 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266433v1</w:t>
+                <w:t xml:space="preserve">hal-01574155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
+                <w:t xml:space="preserve">Access Selection and Joint Pricing in Multi-Operator Wireless Networks: A Stackelberg Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.38 - 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168667v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint scheduling and power control in multi-cell networks for inter-cell interference coordination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Comparison between access selection algorithms in multi-operator wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Applied Research in Computer Science &amp; Engineering (ARCSE-ICAR'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277072v1</w:t>
+                <w:t xml:space="preserve">hal-01266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Cooperative Inter-Cell Interference Coordination Technique for Increasing Throughput Fairness in LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference: VTC 2015 Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Selection and Joint Pricing in Multi-Operator Wireless Networks: A Stackelberg Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+                <w:t xml:space="preserve">Joint scheduling and power control in multi-cell networks for inter-cell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.38 - 43, </w:t>
+              <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.778-785, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145999v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between access selection algorithms in multi-operator wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Research in Computer Science &amp; Engineering (ARCSE-ICAR'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266423v1</w:t>
+                <w:t xml:space="preserve">hal-01266433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC), Workshop on Computing, Networking and Communications (CNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Anaheim, United States. pp.280 - 286, </w:t>
+              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1380 - 1385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2015.7069355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130455v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Comparative Analysis of Inter-Cell Interference Coordination Techniques in LTE Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 7th Int. Conf. New Technologies, Mobility, and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC), Workshop on Computing, Networking and Communications (CNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Anaheim, United States. pp.280 - 286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2015.7069355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154824v1</w:t>
+                <w:t xml:space="preserve">hal-01130455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing Strategies in Multi-Operator Heterogeneous Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and Comparative Analysis of Inter-Cell Interference Coordination Techniques in LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soha Farhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">IFIP 7th Int. Conf. New Technologies, Mobility, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155538v1</w:t>
+                <w:t xml:space="preserve">hal-01154824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Network Information for Radio Access Technology Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Pricing Strategies in Multi-Operator Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications - ISCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
+              <w:t xml:space="preserve">7th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182886v1</w:t>
+                <w:t xml:space="preserve">hal-01155538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICeND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057102v1</w:t>
+                <w:t xml:space="preserve">hal-01130449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Downlink Power Control Heuristic Algorithm for LTE Networks</w:t>
+                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICeND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110002v1</w:t>
+                <w:t xml:space="preserve">hal-01057102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Network Information for Radio Access Technology Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications - ISCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078291v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
+                <w:t xml:space="preserve">A Downlink Power Control Heuristic Algorithm for LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soha Farhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057097v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130449v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Conference (EW), Proceedings of the 2013 19th European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018232v1</w:t>
+                <w:t xml:space="preserve">hal-01057097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Selection Approaches in Heterogeneous Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">AP association in a IEEE 802.11 WLAN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018230v1</w:t>
+                <w:t xml:space="preserve">hal-01301196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8370,653 +8374,653 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2013 - IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for RAT Selection in Wireless Heterogeneous Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Communications and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Wireless Conference (EW), Proceedings of the 2013 19th European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, United Kingdom. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110010v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">Radio Access Selection Approaches in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC- Fall 2013 IEEE 78th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, rennes, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00865106v1</w:t>
+                <w:t xml:space="preserve">hal-01018230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction-based Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach for RAT Selection in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beirut, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018234v1</w:t>
+                <w:t xml:space="preserve">hal-01110010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP association in a IEEE 802.11 WLAN.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satisfaction-based Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Spain. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301196v1</w:t>
+                <w:t xml:space="preserve">hal-01018234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t>
+              <w:t xml:space="preserve">VTC- Fall 2013 IEEE 78th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677166v1</w:t>
+                <w:t xml:space="preserve">hal-00865106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t>
               </w:r>
@@ -9028,51 +9032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,3196 +9104,3395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Heuristic Algorithms for RAT Selection in Wireless Heterogeneous Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702544v1</w:t>
+                <w:t xml:space="preserve">hal-00677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Fault Detection and Localization Mechanisms (FDLM) in Multi-domain Networks Adapted to Export Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Advanced Communication Technology 2012 (ICACT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Pyeongchang, South Korea. pp.848 - 853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive and reactive collaboration schemes for multi-domain networks monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Had Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing, Communications and Applications Conference (ComComAp 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp.2012.6154768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Distributed Heuristic Algorithms for RAT Selection in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738078v1</w:t>
+                <w:t xml:space="preserve">hal-00702544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855059v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placement of Light Splitters in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">Deuxième colloque sur les réseaux large bande et Internet rapide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00652453v1</w:t>
+                <w:t xml:space="preserve">hal-05586103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.175-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648155v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Jawhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183811v1</w:t>
+                <w:t xml:space="preserve">hal-00676904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183815v1</w:t>
+                <w:t xml:space="preserve">hal-01183805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
+              <w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183805v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00652453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-computation Based Heuristic for Inter-Domain QoS Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Networks and Telecommunication Systems (IEEE ANTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANTS.2010.5983529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642316v1</w:t>
+                <w:t xml:space="preserve">hal-00855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648165v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
+                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642319v1</w:t>
+                <w:t xml:space="preserve">hal-01183815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Pre-computation Algorithms for Inter-Domain QoS Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (ICT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5898944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642317v1</w:t>
+                <w:t xml:space="preserve">hal-00648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Pre-computation Based Heuristic for Inter-Domain QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t>
+              <w:t xml:space="preserve">Advanced Networks and Telecommunication Systems (IEEE ANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Mumbai, India. pp.61 - 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2010.5983529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183777v1</w:t>
+                <w:t xml:space="preserve">hal-00642316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.175-178, </w:t>
+              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.169 - 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677163v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia. pp.450-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676904v1</w:t>
+                <w:t xml:space="preserve">hal-00642319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Placement of Light Splitters for Heterogeneous Multicast Traffic in Optical Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Pre-computation Algorithms for Inter-Domain QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Capacity Optical Networks and Enabling Technologies (HONET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Caire, Egypt. pp.204 - 209, </w:t>
+              <w:t xml:space="preserve">International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ayia Napa, Cyprus. pp.327 - 332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HONET.2010.5715774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5898944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184103v1</w:t>
+                <w:t xml:space="preserve">hal-00642317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534476v1</w:t>
+                <w:t xml:space="preserve">hal-00648165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534365v1</w:t>
+                <w:t xml:space="preserve">inria-00534476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+                <w:t xml:space="preserve">Efficient Placement of Light Splitters for Heterogeneous Multicast Traffic in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Capacity Optical Networks and Enabling Technologies (HONET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Caire, Egypt. pp.204 - 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HONET.2010.5715774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424319v1</w:t>
+                <w:t xml:space="preserve">hal-01184103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE LCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433368v1</w:t>
+                <w:t xml:space="preserve">inria-00534365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538293v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
+                <w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538269v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538307v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t>
+              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538614v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184118v1</w:t>
+                <w:t xml:space="preserve">inria-00538307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538611v1</w:t>
+                <w:t xml:space="preserve">inria-00538269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534356v1</w:t>
+                <w:t xml:space="preserve">hal-00538611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12299,104 +12502,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and Communication Technologies for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global, 7 (4), 2016, International Journal of Distributed Systems and Technologies (IJDST), 1947-3532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12406,607 +12609,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies: Problem Formulation and Heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00529121v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528575v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00529121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing based on Look-Ahead Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1946, 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-calcul de chemins inter-domaines soumis à plusieurs contraintes de qualité de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PI 1935, 2009, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00319401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13016,285 +13219,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433305v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13441,51 +13644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3584417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3266443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2023.3287541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3022681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3177629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El-Helou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03023-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Lahad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2979447" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3031681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2015.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhewen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2611847" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817426" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc51323.2021.9498738" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422924" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2018.8436797" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464852" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01725164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Maaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925934" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Hussein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024671" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01742979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912591" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673408" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686461" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2010.5983529" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5898944" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3584417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3266443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2023.3287541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El-Helou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03023-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3022681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3177629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3031681" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Lahad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2979447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhewen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2611847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2015.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delplace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc51323.2021.9498738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422924" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2018.8436797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01725164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Maaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925934" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Hussein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01742979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983227" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912591" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673408" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686461" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2010.5983529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5898944" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>