--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -464,954 +464,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-tenant RAN slicing in 5G networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Awada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11276-022-03023-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837355v1</w:t>
+                <w:t xml:space="preserve">hal-03937953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilot Contamination Mitigation in Massive MIMO Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.58212-58224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3177629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937953v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Framework for Spectrum Allocation and User Association in 5G HetNets With mmWave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Uplink Scheduling in Narrowband IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feng Gang</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2020.3022681⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (20), pp.7744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22207744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937944v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Uplink Scheduling in Narrowband IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Yassine</w:t>
+                <w:t xml:space="preserve">Coordinated Framework for Spectrum Allocation and User Association in 5G HetNets With mmWave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bazzi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22207744⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.1226-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2020.3022681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344774v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot Contamination Mitigation in Massive MIMO Cloud Radio Access Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed multi-tenant RAN slicing in 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Taleb</w:t>
+                <w:t xml:space="preserve">Melhem El-Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.58212-58224. </w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.3185-3198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3177629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11276-022-03023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937964v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for spreading factor assignment in a multioperator lorawan deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+                <w:t xml:space="preserve">Joint Modeling of TDD and Decoupled Uplink/Downlink Access in 5G HetNets with Multiple Small Cells Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Lahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem Helou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3031681⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (7), pp.2395-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2020.2979447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218445v1</w:t>
+                <w:t xml:space="preserve">hal-03288065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Modeling of TDD and Decoupled Uplink/Downlink Access in 5G HetNets with Multiple Small Cells Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Cooperation for spreading factor assignment in a multioperator lorawan deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem Helou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (7), pp.2395-2411. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.5544-5557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2020.2979447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3031681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288065v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully distributed approach for joint user association and RRH clustering in cloud radio access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,51 +1921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2010,429 +2010,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Joint Scheduling and Power Control in Multi-Cell Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio access technology selection in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+              <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2611847⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phycom.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465020v1</w:t>
+                <w:t xml:space="preserve">hal-01465023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio access technology selection in heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Joint Scheduling and Power Control in Multi-Cell Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Communication</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phycom.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2611847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465023v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Mezher</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141520v1</w:t>
+                <w:t xml:space="preserve">hal-01182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Models for the Joint Power-Delay Minimization Problem in Green Wireless Access Networks</w:t>
               </w:r>
@@ -2529,611 +2529,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182891v1</w:t>
+                <w:t xml:space="preserve">hal-01141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
+                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Belghith</w:t>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Network and Systems Management, 22, (4), pp.682-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-013-9273-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144728v1</w:t>
+                <w:t xml:space="preserve">hal-01134296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Journal of Network and Systems Management, 22, (4), pp.682-708. </w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-013-9273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134296v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on "Multi-Constraint Algorithms for Heterogeneous Networks", 12 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186081v1</w:t>
+                <w:t xml:space="preserve">hal-01144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.65 - 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration Schemes Evaluation in Multi-domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Methods in Fault Detection and Localization Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge selection non-cooperative game in IoT edge computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cooperative edge server selection game for federated learning in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,64 +4772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Evaluation of Decoupled Uplink and Downlink Access in TDD 5G HetNets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Lahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Heuristic for Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,287 +5026,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Uplink/Downlink Intercell Interference and Cell Capacity in TDD HetNets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 Tenth International Conference on Ubiquitous and Future Networks (ICUFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.376-381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUFN.2018.8436797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002068v1</w:t>
+                <w:t xml:space="preserve">hal-03002044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint User Association and RRH Clustering in Cloud Radio Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">A Statistical Model for Uplink/Downlink Intercell Interference and Cell Capacity in TDD HetNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Lahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Tenth International Conference on Ubiquitous and Future Networks (ICUFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.376-381, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUFN.2018.8436797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002044v1</w:t>
+                <w:t xml:space="preserve">hal-03002068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint User Association, Power Control and Scheduling in Multi-Cell 5G Networks</w:t>
               </w:r>
@@ -5550,274 +5550,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Guedrez</w:t>
+                <w:t xml:space="preserve">Achieving Power and Energy Efficiency in Self-Organizing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574782v1</w:t>
+                <w:t xml:space="preserve">hal-01742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Power and Energy Efficiency in Self-Organizing Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. </w:t>
+              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.143 - 145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742979v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software defined networking (SDN) for reliable user connectivity in 5G networks</w:t>
               </w:r>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,90 +6279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCA 2016 : IEEE 15th International Symposium on Network Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cambridge, Ma, United States. pp.113 - 117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6656,51 +6656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,403 +6758,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint scheduling and power control in multi-cell networks for inter-cell interference coordination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277072v1</w:t>
+                <w:t xml:space="preserve">hal-01266433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1380 - 1385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266433v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Joint scheduling and power control in multi-cell networks for inter-cell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1380 - 1385, </w:t>
+              <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.778-785, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168667v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
               </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7502,486 +7502,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">ICeND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130449v1</w:t>
+                <w:t xml:space="preserve">hal-01057102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+                <w:t xml:space="preserve">Optimizing Network Information for Radio Access Technology Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICeND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications - ISCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057102v1</w:t>
+                <w:t xml:space="preserve">hal-01182886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Network Information for Radio Access Technology Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A Downlink Power Control Heuristic Algorithm for LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications - ISCC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182886v1</w:t>
+                <w:t xml:space="preserve">hal-01110002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Downlink Power Control Heuristic Algorithm for LTE Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110002v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
               </w:r>
@@ -8091,1507 +8091,1507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Farhat</w:t>
+                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057097v1</w:t>
+                <w:t xml:space="preserve">hal-01130449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP association in a IEEE 802.11 WLAN.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 - IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301196v1</w:t>
+                <w:t xml:space="preserve">hal-00865109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 - IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Conference (EW), Proceedings of the 2013 19th European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, United Kingdom. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865109v1</w:t>
+                <w:t xml:space="preserve">hal-01018232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+                <w:t xml:space="preserve">Radio Access Selection Approaches in Heterogeneous Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Conference (EW), Proceedings of the 2013 19th European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, rennes, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018232v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Selection Approaches in Heterogeneous Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Approach for RAT Selection in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Conference on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beirut, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018230v1</w:t>
+                <w:t xml:space="preserve">hal-01110010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for RAT Selection in Wireless Heterogeneous Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Satisfaction-based Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Communications and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Spain. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110010v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction-based Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Spain. 4 p., </w:t>
+              <w:t xml:space="preserve">VTC- Fall 2013 IEEE 78th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018234v1</w:t>
+                <w:t xml:space="preserve">hal-00865106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">AP association in a IEEE 802.11 WLAN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC- Fall 2013 IEEE 78th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865106v1</w:t>
+                <w:t xml:space="preserve">hal-01301196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS Fault Detection and Localization Mechanisms (FDLM) in Multi-domain Networks Adapted to Export Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Advanced Communication Technology 2012 (ICACT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Pyeongchang, South Korea. pp.848 - 853</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183348v1</w:t>
+                <w:t xml:space="preserve">hal-01183602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Proactive and reactive collaboration schemes for multi-domain networks monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Had Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t>
+              <w:t xml:space="preserve">Computing, Communications and Applications Conference (ComComAp 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ComComAp.2012.6154768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677166v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Fault Detection and Localization Mechanisms (FDLM) in Multi-domain Networks Adapted to Export Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Distributed Heuristic Algorithms for RAT Selection in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Communication Technology 2012 (ICACT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Pyeongchang, South Korea. pp.848 - 853</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183602v1</w:t>
+                <w:t xml:space="preserve">hal-00702544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive and reactive collaboration schemes for multi-domain networks monitoring</w:t>
+                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Belghith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siwar Ben Had Said</w:t>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing, Communications and Applications Conference (ComComAp 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ComComAp.2012.6154768⟩</w:t>
+              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183769v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Heuristic Algorithms for RAT Selection in Wireless Heterogeneous Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+                <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702544v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9658,1476 +9658,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement of Light Splitters in Optical Networks</w:t>
+                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque sur les réseaux large bande et Internet rapide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586103v1</w:t>
+                <w:t xml:space="preserve">hal-01183805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677163v1</w:t>
+                <w:t xml:space="preserve">hal-01183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676904v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183805v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00652453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Karim Najah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Pre-computation Based Heuristic for Inter-Domain QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Networks and Telecommunication Systems (IEEE ANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Mumbai, India. pp.61 - 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2010.5983529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183811v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Belghith</w:t>
+                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723105⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.169 - 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183815v1</w:t>
+                <w:t xml:space="preserve">hal-01183777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia. pp.450-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648155v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-computation Based Heuristic for Inter-Domain QoS Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Pre-computation Algorithms for Inter-Domain QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Networks and Telecommunication Systems (IEEE ANTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANTS.2010.5983529⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ayia Napa, Cyprus. pp.327 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5898944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642316v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183777v1</w:t>
+                <w:t xml:space="preserve">hal-00648165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642319v1</w:t>
+                <w:t xml:space="preserve">hal-00676904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Pre-computation Algorithms for Inter-Domain QoS Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ayia Napa, Cyprus. pp.327 - 332, </w:t>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.175-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5898944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642317v1</w:t>
+                <w:t xml:space="preserve">hal-00677163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Placement of Light Splitters in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Deuxième colloque sur les réseaux large bande et Internet rapide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648165v1</w:t>
+                <w:t xml:space="preserve">hal-05586103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t>
               </w:r>
@@ -11312,51 +11312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11401,671 +11401,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t>
+              <w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538614v1</w:t>
+                <w:t xml:space="preserve">inria-00538293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538293v1</w:t>
+                <w:t xml:space="preserve">hal-00433368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00433368v1</w:t>
+                <w:t xml:space="preserve">hal-00424319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+                <w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t>
+              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424319v1</w:t>
+                <w:t xml:space="preserve">inria-00538307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t>
+                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538307v1</w:t>
+                <w:t xml:space="preserve">inria-00538269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538269v1</w:t>
+                <w:t xml:space="preserve">hal-00538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t>
               </w:r>
@@ -12289,51 +12289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12393,51 +12393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12623,51 +12623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies: Problem Formulation and Heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12709,267 +12709,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528575v1</w:t>
+                <w:t xml:space="preserve">inria-00529121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00529121v1</w:t>
+                <w:t xml:space="preserve">inria-00528575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing based on Look-Ahead Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13004,64 +13004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-calcul de chemins inter-domaines soumis à plusieurs contraintes de qualité de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13096,90 +13096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13233,90 +13233,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13367,90 +13367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13644,51 +13644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3584417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3266443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2023.3287541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El-Helou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03023-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3022681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3177629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3031681" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Lahad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2979447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhewen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2611847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2015.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delplace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc51323.2021.9498738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422924" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2018.8436797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01725164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Maaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925934" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Hussein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01742979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983227" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912591" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673408" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686461" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2010.5983529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5898944" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3584417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3266443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2023.3287541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3177629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3022681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El-Helou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03023-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Lahad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2979447" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3031681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2015.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhewen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2611847" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delplace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc51323.2021.9498738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Adjih" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664720" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2018.8436797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422924" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01725164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Maaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925934" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Hussein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01742979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983227" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912591" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673408" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686461" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2010.5983529" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5898944" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>