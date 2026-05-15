--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -881,480 +881,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l’analyse didactique des manuels scolaires relatifs à la reproduction humaine et l’éducation à la sexualité</w:t>
+                <w:t xml:space="preserve">Importance didactique des conceptions des enseignants tunisiens sur l’éducation à la sexualité dans une perspective citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Abrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Enjeux dans la rénovation de l’enseignement de l’Éducation à l’Environnement et de la Biologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Universitaire de la Francophonie (AUF), Apr 2008, Alexandrie, Égypte</w:t>
+              <w:t xml:space="preserve">BioEd 2008 – Sustainable Development, Ethics and Education for the 2020s: What Challenges for Biology?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Biological Sciences (IUBS) ; Université de Bourgogne, Jun 2008, Dijon – Autun – Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547840v1</w:t>
+                <w:t xml:space="preserve">hal-05548212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance didactique des conceptions des enseignants tunisiens sur l’éducation à la sexualité dans une perspective citoyenne</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l’analyse didactique des manuels scolaires relatifs à la reproduction humaine et l’éducation à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEd 2008 – Sustainable Development, Ethics and Education for the 2020s: What Challenges for Biology?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Biological Sciences (IUBS) ; Université de Bourgogne, Jun 2008, Dijon – Autun – Auxerre, France</w:t>
+              <w:t xml:space="preserve">Colloque « Enjeux dans la rénovation de l’enseignement de l’Éducation à l’Environnement et de la Biologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Universitaire de la Francophonie (AUF), Apr 2008, Alexandrie, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548212v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions d'enseignants tunisiens du primaire et du secondaire sur l’éducation à la santé dans une perspective éducative et citoyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaya Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hadj Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l’AMSE-AMCE-WAER (World Association for Educational Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Mondiale des Sciences de l'Éducation, Jun 2008, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547898v1</w:t>
+                <w:t xml:space="preserve">hal-05558217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conceptions d'enseignants tunisiens du primaire et du secondaire sur l’éducation à la santé dans une perspective éducative et citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Abrougui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l’AMSE-AMCE-WAER (World Association for Educational Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Mondiale des Sciences de l'Éducation, Jun 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558217v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la culture arabo-musulmane sur les conceptions des enseignants tunisiens à propos de l’éducation à la sexualité : interaction entre valeurs et connaissances scientifiques</w:t>
               </w:r>
@@ -1943,191 +1943,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement-apprentissage du phénomène de la vision dans les programmes et les manuels scolaires tunisiens : spécificité disciplinaires ou interdisciplinaires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technique d’analyse de contenus de manuels scolaires traitant de la reproduction et de la sexualité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème Journées de Didactique des Sciences de la Vie et de la Terre « La Didactique des SVT en Tunisie ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATDSVT, Mar 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">IIèmes Journées de Didactique des Sciences de la Vie et de la Terre – « La Didactique des SVT en Tunisie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATDSVT (Association Tunisienne de Didactique des Sciences de la Vie et de la Terre), 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564431v1</w:t>
+                <w:t xml:space="preserve">hal-05556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d’analyse de contenus de manuels scolaires traitant de la reproduction et de la sexualité humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignement-apprentissage du phénomène de la vision dans les programmes et les manuels scolaires tunisiens : spécificité disciplinaires ou interdisciplinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIèmes Journées de Didactique des Sciences de la Vie et de la Terre – « La Didactique des SVT en Tunisie ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATDSVT (Association Tunisienne de Didactique des Sciences de la Vie et de la Terre), 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">IIème Journées de Didactique des Sciences de la Vie et de la Terre « La Didactique des SVT en Tunisie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATDSVT, Mar 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556556v1</w:t>
+                <w:t xml:space="preserve">hal-05564431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la sexualité dans l’enseignement secondaire tunisien</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFD4B99D"/>
+    <w:nsid w:val="AFBCEBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2801,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sami-abdelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7791-3217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.10822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kochkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chaieb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Hameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;mais Ben Rhouma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sami-abdelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7791-3217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.10822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kochkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chaieb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Hameur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;mais Ben Rhouma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>