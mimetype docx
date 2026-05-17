--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -106,2685 +106,2685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political Corruption and Family Businesses: An Empirical Study of Bribery Payments in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.907-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09713557251398247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication du propriétaire familial dans la TPE et responsabilité environnementale. La religiosité joue-t-elle un rôle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 41 (6), pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g12000.416.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Firms’ Environmental Commitment and Environmental Protection: Is Family Involvement a Catalyst for True Environmental Responsibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (01), pp.29-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218495825500013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family involvement in business and the rise of online sales: insights from the covid-19 context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Basly</w:t>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 225 (2), pp.20-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.225.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BUSINESS ENVIRONMENT FAILURES AND FIRM INNOVATIVENESS: DOES FAMILY INVOLVEMENT PLAY A ROLE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, volume 30-31 (2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises familiales à l’ère du digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family commitment and product innovation in family SMEs. Do management control systems have an influence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cano-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.517-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09713557241281796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of family members’ attachment and identification with the family business on continuity intentions. A comparison between Morocco and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Larioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.32 - 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurial Orientation, Commitment to Learning and Family Business Resilience– Exploring the Moderating Effect of Family-to-Firm Identity Fit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (02), pp.179-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218495823500061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family member’s commitment to the firm and a firm’s exploratory innovation: the moderating effect of building a system of shared values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HS1 Special issue 1, pp.21 - 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commitment to Learning and Open Innovation in Family Firms: Exploring the Moderating Effect of Family-to-firm Identity Fit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.420-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09713557231184454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Family Members’ Identification With the Firm on Family SME’s International Diversification: The Moderating Role of Exploration and Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092160ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do contingency factors influence the content of balanced scorecards? An empirical study of French intermediate-sized enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouamama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.373-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAOC-04-2020-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do contingency factors influence the content of balanced scorecards? An empirical study of French intermediate-sized enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.373-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/jaoc-04-2020-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do contingency factors influence the content of balanced scorecards? An empirical study of French intermediate-sized enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.373 - 393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/jaoc-04-2020-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la famille-propriétaire de PME sur l’exportation. Examen du rôle modérateur de l’orientation internationale du dirigeant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Management &amp; Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Businesses and Digital Entrepreneurship Adoption: A Conceptual Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.326-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0971355720930573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall and revival of family businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Bachir Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.374.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall and revival of family businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.93-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.374.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value relevance of accounting performance measures for quoted family firms: A study in the light of the alignment and entrenchment hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Family Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.6-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24310/ejfbejfb.v10i2.7397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioemotional Wealth, Corporate Governance and Dividend Payout Decisions in Family Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (5), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.375.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Values-Based Explanation of the Resilience of Family Firms: Evidence from Tunisia After the 2011 Jasmine Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (01), pp.29-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218495825500013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28 (03), pp.223-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218495821500102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family members’ commitment to the firm and family business continuity: investigating the mediating role of family-to-firm identity fit and emotional attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vse.225.0020⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Small Business &amp; Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08276331.2018.1551458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familiness, socio-emotional goals and the internationalization of French family SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Hammouda</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10843-019-00265-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2008 financial and economic crisis and the family business sale intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JSBED-04-2018-0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g12000.416.0178⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation de la firme : les théories de l’apprentissage organisationnel sont-elles caduques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.028.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09713557251398247⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Involvement in the Firm and Exports in the Family SME: Is the Manager’s International Orientation Influential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intercultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/joim-2015-0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (2)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservatism: An Explanation of the Financial Choices of the Small and Medium Family Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.459-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09713557241281796⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internationalization of family SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baltic Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (2), pp.154-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17465260710750973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, HS1 Special issue 1, pp.21 - 48</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation de la PME familiale : apprentissage organisationnel et développement de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (6), pp.227-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...1865 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01747378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainternacionalizaçao da PME familiar: Aprendizado organizacionale desenvolvimento do conhecimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (2), pp.P. 227 - 263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2835,3367 +2835,3367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovativité produit et digitalisation des ventes. Une étude dans le contexte des entreprises familiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prolog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmission des savoirs et succession de l’entreprise familiale. Comment les outils digitaux permettent de réduire les biais affectifs et cognitifs des prédécesseurs et des successeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Basly</w:t>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International de Management, Finance, Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sfax, Jun 2025, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques du conseil d’administration et performance ESG : le rôle modérateur de la souveraineté climatique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International de Management, Finance, Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sfax, Jun 2025, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">15ème conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Habib</w:t>
+                <w:t xml:space="preserve">hal-05319694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovativité produit et digitalisation des ventes. Une étude dans le contexte des entreprises familiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prolog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact des caractéristiques du conseil d’administration sur la performance financière des PME familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouiakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Conférence Internationale de Gouvernance (CIG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition ou création de filiale à l'étranger ? Rôle des facteurs socio-émotionnels dans les entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amsidder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religiosité, préoccupation environnementale et responsabilité environnementale des membres de la famille dans l'entreprise familiale. Une étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’ATLAS-AFMI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit travail-famille et satisfaction au travail des membres de la famille dans les entreprises familiales. Rôle de l’implication familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zarrouki</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSA Laval, Oct 2024, Québec (Canada), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du savoir organisationnel d'internationalisation dans les entreprises familiales. Les objectifs socio-émotionnels ont-ils une influence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amsidder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’ATLAS-AFMI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firm innovativeness and internationalization: exploring the role of family management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIB-MENA 2024 - Academy of International Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do positive religious values influence family firms’ resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouiakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de l'EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political corruption and family businesses. An empirical study in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental commitment and environment protection. Does family involvement in the firm play a role? Papier présenté à la conférence annuelle de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family commitment and product innovation in family SMEs. Do management control systems have an influence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cano-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Enterprise Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delray Beach, Floride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption de la Blockchain dans les métiers du chiffre : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do family business renewal intentions differ according to national contexts? A comparison between Morocco and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Larioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Innovation and Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning orientation and open innovation in family firms. Exploring the moderating effect of family identification with the firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Entrepreneurship, Innovation and Family Business (ICEIFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Carthage, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurial orientation, learning orientation and resilience of family firms: Exploring the moderating effect of Family firm identity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family member’s commitment to the firm and a firm’s exploratory innovation: the moderating effect of building a system of shared values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence annuelle Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of family members’ identification with the firm on international diversification: the moderating role of exploration and exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La posture d’une organisation face au fait religieux au travail : un élément de marque employeur ? Réaction de futurs diplômés à 4 scenarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Volia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité : "Innovation sociale, diversité et performance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-emotional wealth preservation and family business resilience. A study of a failing family business.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Bachir Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Innovation and Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of contingency factors on the variety of Balanced Scorecards’ indicators? The case of French Midcap firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International scientific conference on academic and business collaboration acorss borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Casablanca, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2008 Financial and Economic Crisis and the Intention to Sell the Family Business. A Study of a French SMEs Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are family and digital entrepreneurship incompatible? A model of the implementation of digital entrepreneurship in the family business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Innovation and Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The value Relevance of accounting performance measures for quoted family firms: A study in the light of the alignment and entrenchment hypotheses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yosra Abdelwahed</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophone Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familiness, socio-emotional wealth and the internationalization of family SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commitment and Family Business Continuity: Investigating the Mediating Role of Family-to-Firm Identity Fit and Emotional Attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Hammouda</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Workshop on Family Firm Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Zwolle, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family involvement in business and exports in SMEs: Is the manager’s international orientation influential?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euram Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of accounting performance measures under IFRS: the case of quoted family firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marrakech, Maroc</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIASM Family Firm Research Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ouiakoub</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did the economic crisis increase the intention to sell the family firm? A study of a French SMEs sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Firm Research Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does ownership structure influence firm’s internationalization? The case of listed firms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Ghariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIASM Family Firm Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalisation de l’entreprise familiale : Influence de l’implication de la famille et de son orientation internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd AFMI Colloquium (Association Francophone de Management International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Québec, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisational Learning and Internationalization Knowledge: A Comparative Study of Family Firms and Non-Family Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Annual World Family Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lancatser, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, FSA Laval, Oct 2024, Québec (Canada), France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance tacite et socialisation au sein de la PME familiale : impact sur la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium « Entreprise familiale et gouvernance : éthique et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01751137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation de la PME familiale : La décision et ses facteurs d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCI colloquium «Décider à l’international »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grégy-sur-Yerres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01751112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conservatisme : une explication des choix financiers de la PME familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFFI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strabourg, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01750949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Learning and Knowledge Development Peculiarities in Small and Medium Family Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM (European Academy of Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strabourg, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’apprentissage organisationnel au sein de la PME familiale : freins et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASAC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Delray Beach, Floride, United States</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01750886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’internationalisation de la firme : une relecture à la lumière des approches fondées sur la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01750840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété, décision et stratégie de l'entreprise familiale : Une analyse théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...2035 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalization of family firms in a knowledge-based view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on family firm management research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Jönköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6252,51 +6252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2024, Financial Innovation and Technology, 978-3-031-49515-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49515-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6323,51 +6323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Businesses in the Arab World - Governance, Strategy, and Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. , 2017, 978-3-319-57629-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de finance d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6482,51 +6482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’internationalisation de l’entreprise familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2009, 978-2296092945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,1035 +6570,1035 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission des savoirs et succession de l’entreprise familiale. Comment les outils digitaux permettent de réduire les biais affectifs et cognitifs des prédécesseurs et des successeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Hirigoyen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales. Aspects psychologiques et comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2025, 978-2-38630-266-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion des savoirs au sein de la PME familiale : vecteur de pérennité ou de source de fragilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouiakoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulette Robic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité des Entreprises Familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and the Future of Decentralized Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decentralized Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.175-183, 2024, Financial Innovation and Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49515-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain Adoption in the Accounting and Auditing Industry: An Exploratory Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decentralized Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.95-110, 2024, Financial Innovation and Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49515-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Blockchain, Decentralized Finance, and Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decentralized Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-9, 2024, Financial Innovation and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49515-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise familiale à l’épreuve des crises. Les aouts de l’implication émotionnelle et des valeurs partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Laremo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Le Management de l’entreprise à l’épreuve des crises. Impacts, défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation de l’entreprise familiale : Que sait-on et où va-ton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions la croisée des chemins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Entreprises familiales en Afrique : 10 études de cas du Maroc à l’Afrique du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to “Family Businesses in the Arab world”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.springer.com/la/book/9783319576299. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Businesses in the Arab World - Governance, Strategy, and Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Businesses in the Arab Economic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Laurent Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49515-1_6⟩</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sami Basly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Businesses in the Arab World. Contributions to Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, 978-3-319-57630-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57630-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du savoir organisationnel d’internationalisation : une étude d’un échantillon d’entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Livre de l'Economie PME 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Learning and Knowledge Development Specificities in Small and Medium Family Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mondher Bellalah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Finance Conference on Financial Crisis and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Learning and Internationalization Knowledge: A Comparative Study of Family Firms and Non-Family Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Basly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teresa García-Merino and Valle Santos-Álvarez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managerial Cognition and Strategic Management. Rethinking internationalization strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publisher, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...326 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation de l’entreprise familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Hirigoyen, Jérôme Caby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des entreprises familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2002</w:t>
@@ -7659,51 +7659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation de la PME familiale : Une analyse fondée sur l'apprentissage organisationnel et le développement de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montesquieu - Bordeaux IV, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7762,51 +7762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise familiale : stratégies de continuité, rupture et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Basly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7993,51 +7993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Basly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouamama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495825500013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hammouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.225.0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.416.0178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557251398247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cano-Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557241281796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Abdelwahed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557231184454" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Larioui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495823500061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092160ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jaoc-04-2020-0048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-04-2020-0048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971355720930573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir Bendaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/ejfbejfb.v10i2.7397" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495821500102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.375.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Saunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-019-00265-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2018.1551458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-04-2018-0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.028.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joim-2015-0022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465260710750973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Habib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zarrouki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tajer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amsidder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Rejeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ghariani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57630-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57630-5_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hammouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Basly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557251398247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.416.0178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouamama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495825500013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.225.0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cano-Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557241281796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Larioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Abdelwahed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495823500061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09713557231184454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092160ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-04-2020-0048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jaoc-04-2020-0048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971355720930573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir Bendaoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/ejfbejfb.v10i2.7397" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.375.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495821500102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Saunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2018.1551458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-019-00265-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-04-2018-0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.028.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joim-2015-0022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465260710750973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zarrouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tajer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amsidder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Rejeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ghariani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01747656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57630-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49515-1_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57630-5_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01746562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>