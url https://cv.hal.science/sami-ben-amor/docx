--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sami-ben-amor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0006-2996-5684</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -168,1935 +189,1859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No 17 (2025): Fabrique des vulnérabilités et communication organisationnelle Vulnérabilités éducatives à l'ère des IA génératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794560v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité numérique. De la construction au suicide en 52 minutes</w:t>
+                <w:t xml:space="preserve">Bien-être individuel versus bien-être collectif : le paradoxe de l'IA bienveillante dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Granget</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01784420v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'active SEO 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Victor Boutet</w:t>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité numérique. De la construction au suicide en 52 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01784420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'active SEO 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Victor Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, Du web 2.0 au concept 2.0, 6 (1), pp.179-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01794600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et génération de contenu : une nouvelle narration des connaissances</w:t>
+                <w:t xml:space="preserve">Explorer les connaissances dans un monde génératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">4th Conference on the Ethics of Information &amp; Knowledge Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Thematic International Network on Ethics in SHS; iSchool; GERiiCO, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401455v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les connaissances dans un monde génératif</w:t>
+                <w:t xml:space="preserve">IA et génération de contenu : une nouvelle narration des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on the Ethics of Information &amp; Knowledge Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Thematic International Network on Ethics in SHS; iSchool; GERiiCO, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405427v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Autonomy Teaming&amp;quot; : un regard sur la communication, l'interdépendance et l'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Forum International "Démocraties et libertés dans l'espace méditerranéen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication (RTRC), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des exemples inquiétants sur le rôle de l'IA dans l'acquisition de connaissances</w:t>
+                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Rencontres scientifiques enseignants-chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région académique PACA; Académie d'Aix-Marseille, Feb 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401405v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
+                <w:t xml:space="preserve">Des exemples inquiétants sur le rôle de l'IA dans l'acquisition de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">23èmes Rencontres scientifiques enseignants-chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique PACA; Académie d'Aix-Marseille, Feb 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404624v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la continuité pédagogique : la question des ressources numériques éducatives dans un ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études IMSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC, UTLN, AMU, Oct 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemMEP : Nouvelle approche sémantique pour la détection des communautés dans un réseau social</w:t>
+                <w:t xml:space="preserve">L'infobésité, un phénomène au détriment de la qualité informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounira Harzallah</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442740v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01784748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infobésité, un phénomène au détriment de la qualité informationnelle</w:t>
+                <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Granget</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.13-25</w:t>
+              <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01784748v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le design dans l'enseignement à distance : de la contextualisation médiatisée et médiatée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bréandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz; Université Paris 8, Oct 2011, Metz, France. pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01759651v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design dans l'enseignement à distance : de la contextualisation médiatisée et médiatée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bréandon</w:t>
+                <w:t xml:space="preserve">Partenariats et institution pédagogique : Le cas du projet « Habitat Social Connecté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Verlaine-Metz; Université Paris 8, Oct 2011, Metz, France. pp.303-314</w:t>
+              <w:t xml:space="preserve">Colloque international AFRICAMPUS :"Les usages intelligents des technologies de l’information et de la communication dans la réorganisation universitaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRICAMPUS, Nov 2010, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794626v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01801732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariats et institution pédagogique : Le cas du projet « Habitat Social Connecté »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
+                <w:t xml:space="preserve">L’auto-évaluation dans un dispositif de bourse de compétences : enjeux et perceptions d’une démarche négociée des modalités d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque TICE Med</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Genova; Université de Nice Sophia-Antipolis; Université du Sud Toulon Var; Université Paul Cézanne Aix Marseille; ITD/CNR, May 2006, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01794646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+                <w:t xml:space="preserve">Chapitre 3. La continuité pédagogique : mise à l'épreuve de l'éducation distancée au niveau des ressources et des liens ancrés dans un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lepage</w:t>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Durampart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émergences du monde d'après. L'information-communication à l'épreuve d'une crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-111, 2023, Communication et Civilisation, 978-2-14-035038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et génération de contenu. Une nouvelle narration des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billel Aroufoune. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-222, 2023, Communication et civilisation, 978-2-336-42630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité pédagogique : la question des ressources numériques éducatives à domicile (dans un ancrage territorial et délimité).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La continuité pédagogique en temps de confinement Covid.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2164,51 +2109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E040C43"/>
+    <w:nsid w:val="9D36FF88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D0B31D81"/>
+    <w:nsid w:val="1C53FC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sami-ben-amor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sami-ben-amor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2996-5684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi17" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>