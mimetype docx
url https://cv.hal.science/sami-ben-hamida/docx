--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -502,697 +502,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptor–Positive Neurons in the Dorsal Raphe Nucleus Are Impaired by Morphine Abstinence</w:t>
+                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Welsch</w:t>
+                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Colantonio</w:t>
+                <w:t xml:space="preserve">Ann Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Falconnier</w:t>
+                <w:t xml:space="preserve">David Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Champagnol-Diliberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Allain</w:t>
+                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.06.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296743v1</w:t>
+                <w:t xml:space="preserve">hal-03980716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptors-expressing neurons in the dorsal raphe nucleus are involved in reward processing and affective behaviors</w:t>
+                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Welsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Colantonio</w:t>
+                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Frison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shannan Mcclain</w:t>
+                <w:t xml:space="preserve">David A Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.2964-2978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121491v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05509524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mu opioid receptors-expressing neurons in the dorsal raphe nucleus are involved in reward processing and affective behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
+                <w:t xml:space="preserve">Desiree Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Decker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
+                <w:t xml:space="preserve">Shannan Mcclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980716v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
+                <w:t xml:space="preserve">Mu Opioid Receptor–Expressing Neurons in the Dorsal Raphe Nucleus Are Involved in Reward Processing and Affective Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree A Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan P Mcclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.842-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509524v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05509545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptor–Expressing Neurons in the Dorsal Raphe Nucleus Are Involved in Reward Processing and Affective Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mu Opioid Receptor–Positive Neurons in the Dorsal Raphe Nucleus Are Impaired by Morphine Abstinence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Welsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Frison</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champagnol-Diliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree A Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shannan P Mcclain</w:t>
+                <w:t xml:space="preserve">Florence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 94 (11), pp.842-851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.852-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509545v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of GPR88 in ethanol drinking: A new pharmacological target</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addiction Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (6), </w:t>
@@ -1705,64 +1705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Amide Bioisosteres Leading to 1,2,3-Triazole Containing Compounds as GPR88 Agonists: Design, Synthesis, and Structure-Activity Relationship Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Laudermilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,161 +2097,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR88 in D1R-Type and D2R-Type Medium Spiny Neurons Differentially Regulates Affective and Motor Behavior</w:t>
+                <w:t xml:space="preserve">TouchScreen-based phenotyping: altered stimulus/reward association and lower perseveration to gain a reward in mu opioid receptor knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Carole Meirsman</w:t>
+                <w:t xml:space="preserve">Laura-Joy Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ben Hamida</w:t>
+                <w:t xml:space="preserve">Taufiq Nasseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Clarke</w:t>
+                <w:t xml:space="preserve">Michaël Mcnicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Kerchove d'Exaerde</w:t>
+                <w:t xml:space="preserve">Anna Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Darcq</w:t>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0035-19.2019. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0035-19.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40622-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677793v1</w:t>
+                <w:t xml:space="preserve">hal-03682257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of anticipatory behavior in Gpr88 knockout mice revealed by automatized home cage phenotyping.</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Harsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,240 +2316,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gbb.12473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchScreen-based phenotyping: altered stimulus/reward association and lower perseveration to gain a reward in mu opioid receptor knockout mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPR88 in D1R-Type and D2R-Type Medium Spiny Neurons Differentially Regulates Affective and Motor Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Carole Meirsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Joy Boulos</w:t>
+                <w:t xml:space="preserve">S Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taufiq Nasseef</w:t>
+                <w:t xml:space="preserve">E Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mcnicholas</w:t>
+                <w:t xml:space="preserve">A de Kerchove d'Exaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mechling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Harsan</w:t>
+                <w:t xml:space="preserve">E Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.ENEURO.0035-19.2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40622-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0035-19.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682257v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu opioid receptors in the medial habenula contribute to naloxone aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Joy Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,64 +2678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taufiq Nasseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Joy Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (3), pp.202-212. </w:t>
@@ -2767,334 +2767,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTORC1-dependent translation of collapsin response mediator protein-2 drives neuroadaptations underlying excessive alcohol-drinking behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mu opioid receptors in GABAergic neurons of the forebrain promote alcohol reward and drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Liu</w:t>
+                <w:t xml:space="preserve">Laura‐joy Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Laguesse</w:t>
+                <w:t xml:space="preserve">Pauline Charbogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Legastelois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Lina Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2016.12⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052852v1</w:t>
+                <w:t xml:space="preserve">hal-04322848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptors in GABAergic neurons of the forebrain promote alcohol reward and drinking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+                <w:t xml:space="preserve">Mu Opioid Receptors in Gamma-Aminobutyric Acidergic Forebrain Neurons Moderate Motivation for Heroin and Palatable Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura‐joy Boulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
+                <w:t xml:space="preserve">Elena Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charbogne</w:t>
+                <w:t xml:space="preserve">Helen Keyworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lina Kieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aya Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.28-39. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (9), pp.778-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/adb.12576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322848v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of Sensorimotor Brain Connectivity in Gpr88-Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura-Callia Carole Meirsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,161 +3165,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptors in Gamma-Aminobutyric Acidergic Forebrain Neurons Moderate Motivation for Heroin and Palatable Food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mTORC1-dependent translation of collapsin response mediator protein-2 drives neuroadaptations underlying excessive alcohol-drinking behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gardon</w:t>
+                <w:t xml:space="preserve">F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martín-García</w:t>
+                <w:t xml:space="preserve">S Laguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Keyworth</w:t>
+                <w:t xml:space="preserve">R Legastelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Matsui</w:t>
+                <w:t xml:space="preserve">N Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (9), pp.778-788. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2016.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2016.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349326v1</w:t>
+                <w:t xml:space="preserve">hal-04052852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the mu opioid receptor gene in mice reshapes the reward–aversion connectome</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à l’alcool chez la souris : altérations des réseaux fonctionnels et signatures structurelles régions-spécifiques</w:t>
+                <w:t xml:space="preserve">Brain structural and functional signature of chronic alcohol effects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
@@ -4213,97 +4213,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Lyon, France, septembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021, 19-21 May, International virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799512v1</w:t>
+                <w:t xml:space="preserve">hal-03797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain structural and functional signature of chronic alcohol effects in mice</w:t>
+                <w:t xml:space="preserve">Exposition à l’alcool chez la souris : altérations des réseaux fonctionnels et signatures structurelles régions-spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
@@ -4338,73 +4338,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021, 19-21 May, International virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Lyon, France, septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797890v1</w:t>
+                <w:t xml:space="preserve">hal-03799512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amalric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Colantonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Diliberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.06.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Frison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Mcclain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Decker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetti Handi Chaminda Lakmal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Decker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Perrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree A Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan P Mcclain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarojini M. Sengupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Clarke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnicholas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moroncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01738-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Mahmud Arefin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben-Hamida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laudermilk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangan Maitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Neasta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00828-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tracqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clarke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Kerchove d'Exaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0035-19.2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Joy Boulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mcnicholas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mechling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40622-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malosree Maitra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Toby Ehrlich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0395-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05489481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laguesse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legastelois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;joy Boulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbogne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lina Kieffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Callia Carole Meirsman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Hubner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2017.0486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Keyworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Matsui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2016.12.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Mechling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Arefin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu-Lei Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reisert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601640113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenheng Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart L. Gibb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2783-12.2012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy W. Lasek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kharazia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2846-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Yowell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005554107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amalric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Decker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetti Handi Chaminda Lakmal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01983" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Decker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Perrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Colantonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Frison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Johnson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Mcclain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree A Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan P Mcclain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Diliberti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.06.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarojini M. Sengupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Clarke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnicholas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moroncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01738-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Mahmud Arefin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben-Hamida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laudermilk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangan Maitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Neasta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00828-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tracqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Joy Boulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mcnicholas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40622-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12473" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clarke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Kerchove d'Exaerde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0035-19.2019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malosree Maitra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Toby Ehrlich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0395-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05489481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;joy Boulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbogne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lina Kieffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Keyworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Matsui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2016.12.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Callia Carole Meirsman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Hubner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2017.0486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laguesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legastelois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Mechling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Arefin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu-Lei Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reisert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601640113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenheng Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart L. Gibb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2783-12.2012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy W. Lasek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kharazia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2846-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Yowell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005554107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>