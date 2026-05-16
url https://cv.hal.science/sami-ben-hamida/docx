--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -502,697 +502,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
+                <w:t xml:space="preserve">Mu Opioid Receptor–Positive Neurons in the Dorsal Raphe Nucleus Are Impaired by Morphine Abstinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
+                <w:t xml:space="preserve">Lola Welsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Decker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+                <w:t xml:space="preserve">Esther Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perrey</w:t>
+                <w:t xml:space="preserve">Camille Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
+                <w:t xml:space="preserve">Cédric Champagnol-Diliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.852-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980716v1</w:t>
+                <w:t xml:space="preserve">hal-04296743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
+                <w:t xml:space="preserve">Mu opioid receptors-expressing neurons in the dorsal raphe nucleus are involved in reward processing and affective behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+                <w:t xml:space="preserve">Lola Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Perrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
+                <w:t xml:space="preserve">Mathilde Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Mcclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509524v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptors-expressing neurons in the dorsal raphe nucleus are involved in reward processing and affective behaviors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree Johnson</w:t>
+                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannan Mcclain</w:t>
+                <w:t xml:space="preserve">Ann Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121491v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptor–Expressing Neurons in the Dorsal Raphe Nucleus Are Involved in Reward Processing and Affective Behaviors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shannan P Mcclain</w:t>
+                <w:t xml:space="preserve">Improvement of the Metabolic Stability of GPR88 Agonist RTI-13951-33: Design, Synthesis, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetti Handi Chaminda Lakmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.2964-2978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509545v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05509524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptor–Positive Neurons in the Dorsal Raphe Nucleus Are Impaired by Morphine Abstinence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mu Opioid Receptor–Expressing Neurons in the Dorsal Raphe Nucleus Are Involved in Reward Processing and Affective Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Welsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champagnol-Diliberti</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Allain</w:t>
+                <w:t xml:space="preserve">Desiree A Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan P Mcclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 94 (11), pp.852-862. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.06.024⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.842-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2023.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296743v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05509545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of GPR88 in ethanol drinking: A new pharmacological target</w:t>
               </w:r>
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orphan Receptor GPR88 Controls Impulsivity and Is a Risk Factor for Attention-Deficit/Hyperactivity Disorder.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translational structural and functional signatures of chronic alcohol effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarojini M. Sengupta</w:t>
+                <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellie Clarke</w:t>
+                <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
+                <w:t xml:space="preserve">Sami Ben-Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Moroncini</w:t>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01738-w⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779206v1</w:t>
+                <w:t xml:space="preserve">hal-03600910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational structural and functional signatures of chronic alcohol effects in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
+                <w:t xml:space="preserve">The Orphan Receptor GPR88 Controls Impulsivity and Is a Risk Factor for Attention-Deficit/Hyperactivity Disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
+                <w:t xml:space="preserve">Sarojini M. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ben-Hamida</w:t>
+                <w:t xml:space="preserve">Ellie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Antal</w:t>
+                <w:t xml:space="preserve">Eleonora Moroncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01738-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600910v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GPR88 agonist RTI-13951-33 reduces alcohol drinking and seeking in mice</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addiction Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (6), </w:t>
@@ -1705,64 +1705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Amide Bioisosteres Leading to 1,2,3-Triazole Containing Compounds as GPR88 Agonists: Design, Synthesis, and Structure-Activity Relationship Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Toufiqur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Laudermilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of anticipatory behavior in Gpr88 knockout mice revealed by automatized home cage phenotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Harsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taufiq Nasseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,559 +2767,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptors in GABAergic neurons of the forebrain promote alcohol reward and drinking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mTORC1-dependent translation of collapsin response mediator protein-2 drives neuroadaptations underlying excessive alcohol-drinking behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura‐joy Boulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
+                <w:t xml:space="preserve">F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charbogne</w:t>
+                <w:t xml:space="preserve">S Laguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lina Kieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Legastelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.12576⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2016.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322848v1</w:t>
+                <w:t xml:space="preserve">hal-04052852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Opioid Receptors in Gamma-Aminobutyric Acidergic Forebrain Neurons Moderate Motivation for Heroin and Palatable Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mu opioid receptors in GABAergic neurons of the forebrain promote alcohol reward and drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura‐joy Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcnicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Matsui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Lina Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (9), pp.778-788. </w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2016.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/adb.12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349326v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of Sensorimotor Brain Connectivity in Gpr88-Deficient Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Mechling</w:t>
+                <w:t xml:space="preserve">Mu Opioid Receptors in Gamma-Aminobutyric Acidergic Forebrain Neurons Moderate Motivation for Heroin and Palatable Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura-Callia Carole Meirsman</w:t>
+                <w:t xml:space="preserve">Olivier Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bienert</w:t>
+                <w:t xml:space="preserve">Elena Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neele Hubner</w:t>
+                <w:t xml:space="preserve">Helen Keyworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2017.0486⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (9), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680445v1</w:t>
+                <w:t xml:space="preserve">hal-02349326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTORC1-dependent translation of collapsin response mediator protein-2 drives neuroadaptations underlying excessive alcohol-drinking behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Liu</w:t>
+                <w:t xml:space="preserve">Remodeling of Sensorimotor Brain Connectivity in Gpr88-Deficient Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Laguesse</w:t>
+                <w:t xml:space="preserve">Aura-Callia Carole Meirsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Legastelois</w:t>
+                <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Morisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Ben Hamida</w:t>
+                <w:t xml:space="preserve">Neele Hubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (1), pp.89-101. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.526-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2016.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/brain.2017.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052852v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the mu opioid receptor gene in mice reshapes the reward–aversion connectome</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsu-Lei Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Reisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4028,77 +4028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional signatures of chronic alcohol effects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4134,277 +4134,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain structural and functional signature of chronic alcohol effects in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Exposition à l’alcool chez la souris : altérations des réseaux fonctionnels et signatures structurelles régions-spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021, 19-21 May, International virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Lyon, France, septembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797890v1</w:t>
+                <w:t xml:space="preserve">hal-03799512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à l’alcool chez la souris : altérations des réseaux fonctionnels et signatures structurelles régions-spécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Brain structural and functional signature of chronic alcohol effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanzil Mahmud Arefin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Lyon, France, septembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021, 19-21 May, International virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799512v1</w:t>
+                <w:t xml:space="preserve">hal-03797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amalric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Decker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetti Handi Chaminda Lakmal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01983" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Decker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Perrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Colantonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Frison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Johnson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Mcclain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree A Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan P Mcclain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Diliberti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.06.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarojini M. Sengupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Clarke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnicholas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moroncini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01738-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Mahmud Arefin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben-Hamida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laudermilk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangan Maitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Neasta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00828-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tracqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Joy Boulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mcnicholas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40622-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12473" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clarke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Kerchove d'Exaerde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0035-19.2019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malosree Maitra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Toby Ehrlich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0395-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05489481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;joy Boulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbogne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lina Kieffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Keyworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Matsui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2016.12.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Callia Carole Meirsman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Hubner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2017.0486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laguesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legastelois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Mechling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Arefin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu-Lei Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reisert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601640113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenheng Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart L. Gibb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2783-12.2012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy W. Lasek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kharazia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2846-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Yowell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005554107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amalric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c00665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Colantonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Falconnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Diliberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.06.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Frison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Johnson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Mcclain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Decker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetti Handi Chaminda Lakmal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Decker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Perrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree A Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan P Mcclain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Mahmud Arefin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben-Hamida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarojini M. Sengupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Clarke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcnicholas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moroncini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01738-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laudermilk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangan Maitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Neasta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carnicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00828-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tracqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Joy Boulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mcnicholas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mechling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40622-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12473" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clarke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Kerchove d'Exaerde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0035-19.2019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malosree Maitra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Toby Ehrlich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0395-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05489481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laguesse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legastelois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;joy Boulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbogne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lina Kieffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Keyworth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Matsui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2016.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Callia Carole Meirsman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Hubner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2017.0486" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Mechling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzil Arefin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu-Lei Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reisert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601640113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenheng Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart L. Gibb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2783-12.2012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy W. Lasek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kharazia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2846-12.2012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Yowell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carnicella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005554107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>