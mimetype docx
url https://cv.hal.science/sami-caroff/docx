--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -66,10590 +66,19773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorentz invariance violation search with flaring active galactic nuclei observations of the first Large-Sized Telescope of CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyann Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new architecture design of the Science Alert Generation pipeline of the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Panebianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAG-SCI: the Real-time, High-level Analysis Software for Array Control and Data Acquisition of the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Panebianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Parmiggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Dipiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Gravitational Waves with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarred Gershon Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Patricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.1534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first release of the Cherenkov Telescope Array Observatory array control and data acquisition software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Oya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada. pp.131011D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The science alert generation system of the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.De Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1310129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for the integration of the array control and data acquisition system with array elements of the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.131010H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Real Time Analysis framework of the Cherenkov Telescope Array's Large-Sized Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for gamma-ray counterparts of FRBs with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of highly extended Gamma-ray emission around the Geminga Pulsar as detected with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Active Galactic Nuclei with the Large-Sized Telescope prototype of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Takeishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Álvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Arbet-Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baquero Larriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.711, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances of an upgraded front-end-board for the NectarCAM camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bradascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camera Calibration of the CTA-LST prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiho Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Katagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sitarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust constraints on Lorentz Invariance Violation from H.E.S.S., MAGIC and VERITAS data combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistelle Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Gent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.695, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-dependent morphology of the pulsar wind nebula HESS J1825-137 seen by the $Fermi$-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A single photoelectron calibration system for the NectarCAM camera of the Cherenkov Telescope Array Medium-Sized Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astronomy outreach in Namibia: H.E.S.S. and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Dalgleish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Prokoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.1397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of extended TeV emission around the Geminga pulsar with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Science Alert Generation system of the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First follow-up of transient events with the CTA Large Size Telescope prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuga Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Aguasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Angelo Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the single photo-electron spectrum and gain measurement for the Cherenkov Telescope Array camera NectarCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Fegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adellain Tsiahina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.111191W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2530996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dario Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vela X pulsar wind nebula through the eyes of H.E.S.S. and $Suzaku$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Tibaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations of the Pulsar Wind Nebula HESS J1825–137 with H.E.S.S. II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do Galactic electrons and positrons tell us about dark matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Putze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties on propagation parameters: impact on the interpretation of the positron fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Putze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new look at the cosmic ray positron fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Putze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.1183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de la fraction de positons avec AMS-02 et son interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs, JRJC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Chédigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01242129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTAO LST-1 observations of magnetar SGR 1935+2154: Deep limits on sub-second bursts and persistent tera-electronvolt emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined dark matter search towards dwarf spheroidal galaxies with Fermi-LAT, HAWC, H.E.S.S., MAGIC, and VERITAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Berenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bissaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2026/03/035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of the Geminga pulsar at energies down to 20 GeV with the LST-1 of CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of RS Oph with LST-1 and modelling of its HE/VHE gamma-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for dark matter observations in dwarf spheroidal galaxies with the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544 (3), pp.2946-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the TeV gamma-ray emission of SN 2024bch, a possible type IIn-L from a red supergiant progenitor - Multiwavelength observations and analysis of the progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE $γ$-ray observations of bright BL Lacs with the Large-Sized Telescope prototype (LST-1) of the CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544 (1), pp.669-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminating between different modified dispersion relations from gamma-ray observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Campoy-Ordaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galactic transient sources with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 540 (1), pp.205-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRB 221009A: Observations with LST-1 of CTAO and implications for structured jets in long gamma-ray bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 988 (2), pp.L42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ade4cf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrum and extension of the inverse-Compton emission of the Crab Nebula from a combined Fermi-LAT and H.E.S.S. analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for γ-ray emission from the remnant of Kepler's supernova based on deep H.E.S.S. observations (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348902e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04818055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Matter Line Searches with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A detailed study of the very-high-energy Crab pulsar emission with the LST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and performances of an upgraded front-end-board for the NectarCAM camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bradascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1063, pp.169318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling extended gamma-ray emission around HESS J1813-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV flaring activity of the AGN PKS 0625-354 in November 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for $\gamma$-ray observations of the Perseus galaxy cluster with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/10/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for a survey of the Galactic plane with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/10/081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. observations of the 2021 periastron passage of PSR B1259-63/LS 2883</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method of reconstructing images of gamma-ray telescopes applied to the LST-1 of CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceleration and transport of relativistic electrons in the jets of the microquasar SS 433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6681), pp.402-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adi2048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the intergalactic magnetic field using Fermi-LAT and H.E.S.S. blazar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbosa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Batzofin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 950 (2), pp.L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acd777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for the evaporation of primordial black holes with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/04/040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boncioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad605a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of the joint LST-1 and MAGIC observations evaluated with Crab Nebula data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 680, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vanishing of the primary emission region in PKS 1510-089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952 (2), pp.L38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ace3c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the cosmic-ray pressure in the inner Virgo Cluster using H.E.S.S. observations of M 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. follow-up observations of GRB221009A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946 (1), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-wavelength study of the galactic PeVatron candidate LHAASO J2108+5157</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations of the Crab Nebula and Pulsar with the Large-Sized Telescope Prototype of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 956 (2), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace89d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HESS J1809$-$193: a halo of escaped electrons around a pulsar wind nebula?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 672, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiwavelength Observations of the Blazar PKS 0735+178 in Spatial and Temporal Coincidence with an Astrophysical Neutrino Candidate IceCube-211208A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bangale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T Bartkoske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of extended gamma-ray emission around the Geminga pulsar with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star tracking for pointing determination of Imaging Atmospheric Cherenkov Telescopes. Application to the Large-Sized Telescope of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 679, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguirre-Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a Radiation Component from the Vela Pulsar Reaching 20 Teraelectronvolts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.1341-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02052-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deep spectromorphological study of the $\gamma$-ray emission surrounding the young massive stellar cluster Westerlund 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbosa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Becherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for γ-ray emission from the remnant of Kepler’s supernova based on deep H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Anguner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamma-ray observations of MAXI J1820+070 during the 2018 outburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (4), pp.4736-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved hadronic particle acceleration in the recurrent nova RS Ophiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6588), pp.abn0567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A MeerKAT, e-MERLIN, H.E.S.S. and Swift search for persistent and transient emission associated with three localised FRBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Chibueze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515 (1), pp.1365-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Combined Study on Lorentz Invariance Violation from Observations of Energy-dependent Time Delays from Multiple-type Gamma-Ray Sources. I. Motivation, Method Description, and Validation through Simulations of H.E.S.S., MAGIC, and VERITAS Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacholkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 930 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac5048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation Signals in the H.E.S.S. Inner Galaxy Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (11), pp.111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.111101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA – the World’s largest ground-based gamma-ray observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abusleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04060187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and MAGIC observations of a sudden cessation of a very-high-energy $\gamma$-ray flare in PKS 1510−089 in May 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing x-ray and gamma ray temporal and spectral similarities in the GRB 190829A afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6546), pp.1081-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abe8560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of 100 TeV $\gamma$-ray emission from HESS J1702-420: A new PeVatron candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. follow-up observations of binary black hole coalescence events during the second and third gravitational-wave observing runs of advanced LIGO and advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2e04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV Emission of Galactic Plane Sources with HAWC and H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf64b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of the Gamma-Ray Binary HESS J0632+057 with the H.E.S.S., MAGIC, and VERITAS Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (2), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac29b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMC N132D: A mature supernova remnant with a power-law gamma-ray spectrum extending beyond 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of performance of the NectarCAM photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsiahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1007, pp.165413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for dark matter annihilation in the Wolf-Lundmark-Melotte dwarf irregular galaxy with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (10), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for TeV Gamma-Ray Emission from SGR 1935+2154 during Its 2020 X-Ray and Radio Bursting Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 919 (2), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0fe1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02458766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the magnetic field in the GW170817 outflow using H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894 (2), pp.L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab8b59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582 (7812), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very high energy $\gamma$-ray emission from two blazars of unknown redshift and upper limits on their distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (4), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous observations of the blazar PKS 2155−304 from ultra-violet to TeV energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02892930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and Fermi-LAT observations of PSR B1259-63/LS 2883 during its 2014 and 2017 periastron passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of very-high-energy γ-ray emission from the colliding wind binary η Car with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extreme particle accelerator in the Galactic plane: HESS J1826−130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dependent morphology of the pulsar wind nebula HESS J1825-137 with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 640, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and characterization of a single photoelectron calibration system for the NectarCAM camera of the medium-sized telescopes of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Domingues Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 950, pp.162949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.162949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolving the Crab pulsar wind nebula at teraelectronvolt energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0910-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Understanding the Origin of Cosmic-Ray Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (10), pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.101101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (3), pp.3886-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE $\gamma$-ray discovery and multiwavelength study of the blazar 1ES 2322−409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (3), pp.3011-3022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02154704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02177383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.464-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Understanding the Origin of Cosmic-Ray Positrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.041102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the emission region of 3C 279 during strong flares in 2014 and 2015 through VHE γ-ray observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle Transport within the Pulsar Wind Nebula HESS J1825-137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmic-ray transport from AMS-02 boron to carbon ratio data: Benchmark models and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. I. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.123028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.123028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of Cosmic Helium Isotopes Measured by the Alpha Magnetic Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.181102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.181102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Complex Time Structures in the Cosmic-Ray Electron and Positron Fluxes with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of Cosmic-Ray Nitrogen and its Primary and Secondary Components with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Ground-based Measurement of Sub-20 GeV to 100 GeV $\gamma$-rays from the Vela Pulsar with H.E.S.S. II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for $\gamma$-Ray Line Signals from Dark Matter Annihilations in the Inner Galactic Halo from 10 Years of Observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.201101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HESS J1741−302: a hidden accelerator in the Galactic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The starburst galaxy NGC 253 revisited by H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of New Properties of Secondary Cosmic Rays Lithium, Beryllium, and Boron by the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (2), pp.021101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.021101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searches for gamma-ray lines and 'pure WIMP' spectra from Dark Matter annihilations in dwarf galaxies with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/11/037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Fine Time Structures in the Cosmic Proton and Helium Fluxes with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of the Identical Rigidity Dependence of He, C, and O Cosmic Rays at High Rigidities by the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (25), pp.251101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.251101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pinching method for Galactic cosmic ray positrons: Implications in the light of precision measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.241101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV gamma-ray observations of the binary neutron star merger GW170817 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa97d2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiproton Flux, Antiproton-to-Proton Flux Ratio, and Properties of Elementary Particle Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.091103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.091103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01357099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Boron to Carbon Flux Ratio in Cosmic Rays from 1.9 GV to 2.6 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (23), pp.231102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.231102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01411103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new look at the cosmic ray positron fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Putze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Helium Flux in Primary Cosmic Rays of Rigidities 1.9 GV to 3 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (21), pp.211101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.211101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01230780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Proton Flux in Primary Cosmic Rays from Rigidity 1 GV to 1.8 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (17), pp.171103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.171103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01149115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the (e++e−) Flux in Primary Cosmic Rays from 0.5 GeV to 1 TeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.221102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01088104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous measurement of the microscopic dynamics and the mesoscopic displacement field in soft systems by speckle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Maccarrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (19), pp.22353-22366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.022353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme Blazars Observed with MAGIC: Second Catalog Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE gamma-ray intranight variability from BL Lacertae during the extreme flaring state of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Gamma-Ray Signals from Binary Neutron Star Coalescences with the Cherenkov Telescope Array: Prospects and Observing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning and IACT: Bridging the gap between Monte-Carlo simulations and LST-1 data using domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dellaiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyann Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-messenger and transient astrophysics with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. first public test data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the Cherenkov Telescope Array Observatory Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Heidelberg International Symposium on High-Energy Gamma-Ray Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JRJC 2023 - Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Uras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Davignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aguena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Rencontres Jeunes Chercheurs (JRJC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JRJC 2021- Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chambery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinson Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the CTAO Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference (ICRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Lorentz Invariance Violation constraint from a cooperation of Imaging Atmospheric Cherenkov Telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Kerszberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference (ICRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneve, Switzerland. Proceedings of Science, ICRC2025, pp.807, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the CTAO Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ctao Lst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition CTAO Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bologne (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904143v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-05304332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Gravitational Waves with the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian Schüssler</w:t>
+                <w:t xml:space="preserve">The Real Time Analysis framework of the Cherenkov Telescope Array's Large-Sized Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05448187v1</w:t>
+              <w:t xml:space="preserve">ICRC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust constraints on Lorentz Invariance Violation from H.E.S.S., MAGIC and VERITAS data combination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alasdair Gent</w:t>
+                <w:t xml:space="preserve">Dip-coated screen for gain calibration and alignment of gamma-ray telescope mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
-[...9346 lines deleted...]
-                <w:t xml:space="preserve">hal-01944813v1</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures du flux d'électrons, du flux de positons, et de leur rapport avec l'expérience AMS-02 : interprétation en terme de matière noire et pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique galactique [astro-ph.GA]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAY052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01586243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId535"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10796,51 +19979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bolmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kerszberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctao Lst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Panebianco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Parmiggiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulgarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Dipiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castaldini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gaug" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Gent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Principe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mitchell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hinton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0595" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasuzzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W. Mitchell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baroncelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0937" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adellain Tsiahina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Bordas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hinton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0719" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dario Serpico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0268" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parsons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marandon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Aupetit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve B&#233;langer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Principe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Parsons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038375" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pressard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Geoffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Domingues Goncalves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162949" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ali Cavasonza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arruda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.041102" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.181102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051103" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051102" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861870v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.021101" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Bueno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genolini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630321" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.251101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.231102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425197" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.211101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnivard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghelfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.221102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835048v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022353" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY052" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castaldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulgarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Panebianco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0597" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Parmiggiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Dipiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0794" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Oya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baroncelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bulgarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.De Cesare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0616" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aharonian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alkan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aschersleben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ashkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W Mitchell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Takeishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#193;lvarez Crespo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arbet-Engels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baquero Larriva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baxter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bradascio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cangemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0860" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiho Kobayashi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Okumura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cassol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Katagiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sitarek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gaug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Gent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Principe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hinton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasuzzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0698" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dalgleish" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Prokoph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Cotter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W. Mitchell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baroncelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuga Abe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Angelo Antonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aramo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0838" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fegan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adellain Tsiahina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dario Serpico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0719" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parsons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hahn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marandon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0707" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Aupetit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve B&#233;langer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0540" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1183" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555431" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdollahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baldini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellazzini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berenji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bissaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/03/035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452447" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1798" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1728" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pfeifer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bolmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Terzi&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy-Ordaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf655" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ade4cf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Backes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348651" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04818055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348902e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450059" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bradascio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348374" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ait Benkhali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450889" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbosa Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Batzofin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd777" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#246;ttcher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Acciari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ace3c0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111745v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arcaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarez Crespo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245086" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Antonelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace89d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245459" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B Adams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Archer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bangale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Bartkoske" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace327" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245776" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347128" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02052-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244323" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Anguner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243096" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniello" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2686" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0567" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Chibueze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caleb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spitler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1601" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538997v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaug" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac5048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.111101" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Adams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brill" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Buckley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac29b7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580207v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141486" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713189v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8b59" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892948v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Principe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Parsons" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038375" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pressard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Geoffroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Domingues Goncalves" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162949" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ali Cavasonza" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arruda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017037v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.041102" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382018v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.181102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051102" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871912v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051103" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.021101" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861870v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051101" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704833v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.251101" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Bueno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genolini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630321" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091103" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411103v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.231102" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425197" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.211101" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnivard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghelfi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.221102" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835048v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022353" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598548v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568858v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186235v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186222v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kerszberg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0807" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904143v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctao Lst" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904196v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227266v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Goncalves" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586243v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY052" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>