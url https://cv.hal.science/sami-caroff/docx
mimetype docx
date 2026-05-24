--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -66,19656 +66,19672 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme Blazars Observed with MAGIC: Second Catalog Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1002 (2), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae5a8a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined dark matter search towards dwarf spheroidal galaxies with Fermi-LAT, HAWC, H.E.S.S., MAGIC, and VERITAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Berenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bissaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2026/03/035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTAO LST-1 observations of magnetar SGR 1935+2154: Deep limits on sub-second bursts and persistent tera-electronvolt emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for dark matter observations in dwarf spheroidal galaxies with the Cherenkov Telescope Array Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544 (3), pp.2946-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of RS Oph with LST-1 and modelling of its HE/VHE gamma-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of the Geminga pulsar at energies down to 20 GeV with the LST-1 of CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the TeV gamma-ray emission of SN 2024bch, a possible type IIn-L from a red supergiant progenitor - Multiwavelength observations and analysis of the progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE $γ$-ray observations of bright BL Lacs with the Large-Sized Telescope prototype (LST-1) of the CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544 (1), pp.669-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminating between different modified dispersion relations from gamma-ray observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Terzić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Campoy-Ordaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galactic transient sources with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 540 (1), pp.205-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRB 221009A: Observations with LST-1 of CTAO and implications for structured jets in long gamma-ray bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 988 (2), pp.L42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ade4cf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for γ-ray emission from the remnant of Kepler's supernova based on deep H.E.S.S. observations (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348902e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04818055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Matter Line Searches with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrum and extension of the inverse-Compton emission of the Crab Nebula from a combined Fermi-LAT and H.E.S.S. analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and performances of an upgraded front-end-board for the NectarCAM camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bradascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1063, pp.169318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A detailed study of the very-high-energy Crab pulsar emission with the LST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling extended gamma-ray emission around HESS J1813-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV flaring activity of the AGN PKS 0625-354 in November 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for a survey of the Galactic plane with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/10/081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for $\gamma$-ray observations of the Perseus galaxy cluster with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/10/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. observations of the 2021 periastron passage of PSR B1259-63/LS 2883</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method of reconstructing images of gamma-ray telescopes applied to the LST-1 of CTAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceleration and transport of relativistic electrons in the jets of the microquasar SS 433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6681), pp.402-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adi2048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of the joint LST-1 and MAGIC observations evaluated with Crab Nebula data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 680, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vanishing of the primary emission region in PKS 1510-089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952 (2), pp.L38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ace3c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boncioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad605a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for the evaporation of primordial black holes with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/04/040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the intergalactic magnetic field using Fermi-LAT and H.E.S.S. blazar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbosa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Batzofin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 950 (2), pp.L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acd777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the cosmic-ray pressure in the inner Virgo Cluster using H.E.S.S. observations of M 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. follow-up observations of GRB221009A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946 (1), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations of the Crab Nebula and Pulsar with the Large-Sized Telescope Prototype of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 956 (2), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace89d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-wavelength study of the galactic PeVatron candidate LHAASO J2108+5157</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of extended gamma-ray emission around the Geminga pulsar with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HESS J1809$-$193: a halo of escaped electrons around a pulsar wind nebula?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 672, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiwavelength Observations of the Blazar PKS 0735+178 in Spatial and Temporal Coincidence with an Astrophysical Neutrino Candidate IceCube-211208A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bangale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T Bartkoske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star tracking for pointing determination of Imaging Atmospheric Cherenkov Telescopes. Application to the Large-Sized Telescope of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 679, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a Radiation Component from the Vela Pulsar Reaching 20 Teraelectronvolts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.1341-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02052-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguirre-Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for γ-ray emission from the remnant of Kepler’s supernova based on deep H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Anguner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamma-ray observations of MAXI J1820+070 during the 2018 outburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (4), pp.4736-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deep spectromorphological study of the $\gamma$-ray emission surrounding the young massive stellar cluster Westerlund 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbosa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Becherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved hadronic particle acceleration in the recurrent nova RS Ophiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6588), pp.abn0567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A MeerKAT, e-MERLIN, H.E.S.S. and Swift search for persistent and transient emission associated with three localised FRBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Chibueze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515 (1), pp.1365-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Combined Study on Lorentz Invariance Violation from Observations of Energy-dependent Time Delays from Multiple-type Gamma-Ray Sources. I. Motivation, Method Description, and Validation through Simulations of H.E.S.S., MAGIC, and VERITAS Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacholkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 930 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac5048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation Signals in the H.E.S.S. Inner Galaxy Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (11), pp.111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.111101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA – the World’s largest ground-based gamma-ray observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abusleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04060187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. follow-up observations of binary black hole coalescence events during the second and third gravitational-wave observing runs of advanced LIGO and advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2e04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV Emission of Galactic Plane Sources with HAWC and H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf64b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and MAGIC observations of a sudden cessation of a very-high-energy $\gamma$-ray flare in PKS 1510−089 in May 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing x-ray and gamma ray temporal and spectral similarities in the GRB 190829A afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6546), pp.1081-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abe8560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of 100 TeV $\gamma$-ray emission from HESS J1702-420: A new PeVatron candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of the Gamma-Ray Binary HESS J0632+057 with the H.E.S.S., MAGIC, and VERITAS Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (2), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac29b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of performance of the NectarCAM photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsiahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1007, pp.165413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMC N132D: A mature supernova remnant with a power-law gamma-ray spectrum extending beyond 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for dark matter annihilation in the Wolf-Lundmark-Melotte dwarf irregular galaxy with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (10), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for TeV Gamma-Ray Emission from SGR 1935+2154 during Its 2020 X-Ray and Radio Bursting Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 919 (2), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0fe1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous observations of the blazar PKS 2155−304 from ultra-violet to TeV energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02892930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582 (7812), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very high energy $\gamma$-ray emission from two blazars of unknown redshift and upper limits on their distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (4), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02458766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the magnetic field in the GW170817 outflow using H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894 (2), pp.L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab8b59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of very-high-energy γ-ray emission from the colliding wind binary η Car with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and Fermi-LAT observations of PSR B1259-63/LS 2883 during its 2014 and 2017 periastron passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extreme particle accelerator in the Galactic plane: HESS J1826−130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dependent morphology of the pulsar wind nebula HESS J1825-137 with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 640, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and characterization of a single photoelectron calibration system for the NectarCAM camera of the medium-sized telescopes of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Domingues Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 950, pp.162949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.162949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolving the Crab pulsar wind nebula at teraelectronvolt energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0910-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.464-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (3), pp.3886-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE $\gamma$-ray discovery and multiwavelength study of the blazar 1ES 2322−409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (3), pp.3011-3022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02177383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02154704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Understanding the Origin of Cosmic-Ray Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (10), pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.101101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Understanding the Origin of Cosmic-Ray Positrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.041102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the emission region of 3C 279 during strong flares in 2014 and 2015 through VHE γ-ray observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle Transport within the Pulsar Wind Nebula HESS J1825-137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of Cosmic Helium Isotopes Measured by the Alpha Magnetic Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.181102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.181102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmic-ray transport from AMS-02 boron to carbon ratio data: Benchmark models and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. I. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.123028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.123028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Ground-based Measurement of Sub-20 GeV to 100 GeV $\gamma$-rays from the Vela Pulsar with H.E.S.S. II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of Cosmic-Ray Nitrogen and its Primary and Secondary Components with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Complex Time Structures in the Cosmic-Ray Electron and Positron Fluxes with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for $\gamma$-Ray Line Signals from Dark Matter Annihilations in the Inner Galactic Halo from 10 Years of Observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.201101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HESS J1741−302: a hidden accelerator in the Galactic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The starburst galaxy NGC 253 revisited by H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Fine Time Structures in the Cosmic Proton and Helium Fluxes with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.051101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searches for gamma-ray lines and 'pure WIMP' spectra from Dark Matter annihilations in dwarf galaxies with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/11/037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of New Properties of Secondary Cosmic Rays Lithium, Beryllium, and Boron by the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (2), pp.021101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.021101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of the Identical Rigidity Dependence of He, C, and O Cosmic Rays at High Rigidities by the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (25), pp.251101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.251101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pinching method for Galactic cosmic ray positrons: Implications in the light of precision measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TeV gamma-ray observations of the binary neutron star merger GW170817 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa97d2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.241101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiproton Flux, Antiproton-to-Proton Flux Ratio, and Properties of Elementary Particle Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.091103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.091103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01357099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Boron to Carbon Flux Ratio in Cosmic Rays from 1.9 GV to 2.6 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ali Cavasonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (23), pp.231102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.231102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01411103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new look at the cosmic ray positron fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Putze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Helium Flux in Primary Cosmic Rays of Rigidities 1.9 GV to 3 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (21), pp.211101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.211101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01230780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the Proton Flux in Primary Cosmic Rays from Rigidity 1 GV to 1.8 TV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (17), pp.171103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.171103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01149115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Statistics Measurement of the Positron Fraction in Primary Cosmic Rays of 0.5-500 GeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.121101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron and Positron Fluxes in Primary Cosmic Rays Measured with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.121102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Measurement of the (e++e−) Flux in Primary Cosmic Rays from 0.5 GeV to 1 TeV with the Alpha Magnetic Spectrometer on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.221102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01088104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous measurement of the microscopic dynamics and the mesoscopic displacement field in soft systems by speckle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Maccarrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (19), pp.22353-22366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.022353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with flaring active galactic nuclei observations of the first Large-Sized Telescope of CTAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new architecture design of the Science Alert Generation pipeline of the Cherenkov Telescope Array Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bulgarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Panebianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.597, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAG-SCI: the Real-time, High-level Analysis Software for Array Control and Data Acquisition of the Cherenkov Telescope Array Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Panebianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Parmiggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bulgarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Dipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.794, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Gravitational Waves with the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian Schüssler</w:t>
+                <w:t xml:space="preserve">The first release of the Cherenkov Telescope Array Observatory array control and data acquisition software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Oya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.444.1534⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada. pp.131011D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448187v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first release of the Cherenkov Telescope Array Observatory array control and data acquisition software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Bruno</w:t>
+                <w:t xml:space="preserve">Chasing Gravitational Waves with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarred Gershon Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Patricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017568⟩</w:t>
+              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.1534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669465v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The science alert generation system of the Cherenkov Telescope Array Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bulgarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bulgarelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Castaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.De Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1310129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the integration of the array control and data acquisition system with array elements of the Cherenkov Telescope Array Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.131010H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real Time Analysis framework of the Cherenkov Telescope Array's Large-Sized Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pollet</w:t>
+                <w:t xml:space="preserve">Searching for gamma-ray counterparts of FRBs with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aschersleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ashkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.616, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.444.0616⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235020v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for gamma-ray counterparts of FRBs with H.E.S.S.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Ashkar</w:t>
+                <w:t xml:space="preserve">The Real Time Analysis framework of the Cherenkov Telescope Array's Large-Sized Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.776, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.444.0776⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185284v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of highly extended Gamma-ray emission around the Geminga Pulsar as detected with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.W Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.590, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.444.0590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Active Galactic Nuclei with the Large-Sized Telescope prototype of the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Baxter</w:t>
+                <w:t xml:space="preserve">Performances of an upgraded front-end-board for the NectarCAM camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bradascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.711, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.444.0711⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515502v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of an upgraded front-end-board for the NectarCAM camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Delagnes</w:t>
+                <w:t xml:space="preserve">Observation of Active Galactic Nuclei with the Large-Sized Telescope prototype of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Takeishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Álvarez Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Arbet-Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baquero Larriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.860, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.444.0860⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.711, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186285v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera Calibration of the CTA-LST prototype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Sitarek</w:t>
+                <w:t xml:space="preserve">Robust constraints on Lorentz Invariance Violation from H.E.S.S., MAGIC and VERITAS data combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistelle Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Gent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.720, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.395.0720⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.695, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324065v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust constraints on Lorentz Invariance Violation from H.E.S.S., MAGIC and VERITAS data combination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alasdair Gent</w:t>
+                <w:t xml:space="preserve">Camera Calibration of the CTA-LST prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiho Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Katagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sitarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.695, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.395.0695⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324000v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-dependent morphology of the pulsar wind nebula HESS J1825-137 seen by the $Fermi$-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Principe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single photoelectron calibration system for the NectarCAM camera of the Cherenkov Telescope Array Medium-Sized Telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooja Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.698, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.395.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy outreach in Namibia: H.E.S.S. and beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of extended TeV emission around the Geminga pulsar with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1397, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311738v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of extended TeV emission around the Geminga pulsar with H.E.S.S</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astronomy outreach in Namibia: H.E.S.S. and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Dalgleish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Prokoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.780</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.1397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323028v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Science Alert Generation system of the Cherenkov Telescope Array Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulgarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Addis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.937, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.395.0937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First follow-up of transient events with the CTA Large Size Telescope prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyuga Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Aguasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Angelo Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.838, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.395.0838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the single photo-electron spectrum and gain measurement for the Cherenkov Telescope Array camera NectarCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Fegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adellain Tsiahina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.111191W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2530996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Vela X pulsar wind nebula through the eyes of H.E.S.S. and $Suzaku$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Tibaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivian Poulin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.268, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0268⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890829v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vela X pulsar wind nebula through the eyes of H.E.S.S. and $Suzaku$</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indications for a high-rigidity break in the cosmic-ray diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dario Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Hinton</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.719, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0719⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903353v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Pulsar Wind Nebula HESS J1825–137 with H.E.S.S. II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.W. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do Galactic electrons and positrons tell us about dark matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.915, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on propagation parameters: impact on the interpretation of the positron fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.540, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at the cosmic ray positron fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la fraction de positons avec AMS-02 et son interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Rencontre Jeunes Chercheurs, JRJC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chédigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01242129v1</w:t>
-              </w:r>
-[...15087 lines deleted...]
-                <w:t xml:space="preserve">hal-01944813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the Cherenkov Telescope Array Observatory Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Heidelberg International Symposium on High-Energy Gamma-Ray Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JRJC 2023 - Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Uras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Davignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aguena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Rencontres Jeunes Chercheurs (JRJC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JRJC 2021- Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinson Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832762v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Gamma-Ray Signals from Binary Neutron Star Coalescences with the Cherenkov Telescope Array: Prospects and Observing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VHE gamma-ray intranight variability from BL Lacertae during the extreme flaring state of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning and IACT: Bridging the gap between Monte-Carlo simulations and LST-1 data using domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dellaiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyann Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-messenger and transient astrophysics with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pracchia</w:t>
+                <w:t xml:space="preserve">A.M. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinson Vernet</w:t>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chiche</w:t>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03832762v2</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E.S.S. first public test data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the CTAO Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference (ICRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Lorentz Invariance Violation constraint from a cooperation of Imaging Atmospheric Cherenkov Telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Kerszberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference (ICRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geneve, Switzerland. Proceedings of Science, ICRC2025, pp.807, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz invariance violation search with the CTAO Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ctao Lst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition CTAO Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bologne (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Real Time Analysis framework of the Cherenkov Telescope Array's Large-Sized Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dip-coated screen for gain calibration and alignment of gamma-ray telescope mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Biasuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos D. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19725,114 +19741,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures du flux d'électrons, du flux de positons, et de leur rapport avec l'expérience AMS-02 : interprétation en terme de matière noire et pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Caroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique galactique [astro-ph.GA]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016GREAY052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01586243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId535"/>
+      <w:footerReference w:type="default" r:id="rId536"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19979,51 +19995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castaldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulgarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Panebianco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0597" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Parmiggiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Dipiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0794" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Oya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baroncelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bulgarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.De Cesare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0616" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aharonian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alkan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aschersleben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ashkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W Mitchell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Takeishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#193;lvarez Crespo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arbet-Engels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baquero Larriva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baxter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bradascio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cangemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0860" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiho Kobayashi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Okumura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cassol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Katagiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sitarek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gaug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Gent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Principe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hinton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasuzzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0698" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dalgleish" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Prokoph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Cotter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W. Mitchell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baroncelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuga Abe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Angelo Antonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aramo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0838" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fegan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adellain Tsiahina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dario Serpico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0719" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parsons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hahn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marandon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0707" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Aupetit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve B&#233;langer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0540" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1183" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555431" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdollahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baldini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellazzini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berenji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bissaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/03/035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452447" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1798" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1728" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pfeifer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bolmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Terzi&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy-Ordaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf655" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ade4cf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Backes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348651" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04818055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348902e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450059" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bradascio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348374" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ait Benkhali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450889" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbosa Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Batzofin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd777" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#246;ttcher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Acciari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346927" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ace3c0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111745v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arcaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarez Crespo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245086" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Antonelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace89d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245459" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B Adams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Archer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bangale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Bartkoske" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace327" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245776" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347128" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02052-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244323" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Anguner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243096" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniello" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2686" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0567" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Chibueze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caleb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spitler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1601" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538997v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaug" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac5048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.111101" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Adams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brill" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Buckley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac29b7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580207v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141486" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713189v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8b59" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892948v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Principe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Parsons" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038375" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pressard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Geoffroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Domingues Goncalves" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162949" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ali Cavasonza" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arruda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017037v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.041102" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382018v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.181102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051102" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871912v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051103" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704935v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.021101" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861870v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051101" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704833v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.251101" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Bueno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genolini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630321" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357099v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091103" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411103v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.231102" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425197" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.211101" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnivard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghelfi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.221102" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835048v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022353" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598548v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568858v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186235v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186222v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kerszberg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0807" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904143v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctao Lst" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904196v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227266v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Goncalves" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586243v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY052" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Acciari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae5a8a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdollahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baldini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellazzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Berenji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bissaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/03/035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caroff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pfeifer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bolmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Terzi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy-Ordaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ade4cf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04818055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ashkar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348902e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aharonian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aschersleben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ashkar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Backes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bradascio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cangemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delagnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ait Benkhali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450889" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ace3c0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#246;ttcher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbosa Martins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Batzofin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd777" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arcaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alvarez Crespo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Antonelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace89d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245086" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245776" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245459" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Archer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bangale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Bartkoske" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace327" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02052-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Anguner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2686" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244323" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596100v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Chibueze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caleb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spitler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1601" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac5048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.111101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e04" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf64b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Arcaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe8560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140962" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Adams" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Buckley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capasso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac29b7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141486" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.102002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0fe1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8b59" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038851" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Principe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W. Mitchell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Parsons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038375" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasuzzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pressard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Geoffroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Domingues Goncalves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162949" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ali Cavasonza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arruda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.101101" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017037v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.041102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.181102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101560v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Genolini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. Batista" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derome" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.123028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051102" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861870v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.051101" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.021101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704833v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.251101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447645v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Bueno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genolini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630321" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551685v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#233;nolini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Serpico" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.241101" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357099v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411103v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.231102" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425197" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230780v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvino" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.211101" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.171103" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Accardo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121101" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andeen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.121102" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088104v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnivard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghelfi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.221102" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Caroff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022353" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599114v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Plard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294096v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castaldini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulgarelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pollet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Panebianco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0597" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304332v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Parmiggiani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Dipiano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0794" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669465v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Oya" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baroncelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruno" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017568" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448187v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Gershon Green" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nava" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Patricelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1534" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669755v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bulgarelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaldini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.De Cesare" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017825" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669463v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lopez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017493" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185284v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alkan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0776" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235020v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0616" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204743v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.W Mitchell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0590" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186285v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bradascio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0860" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515502v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Takeishi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#193;lvarez Crespo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arbet-Engels" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baquero Larriva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baxter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0711" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324000v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Levy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gaug" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Gent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0695" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324065v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiho Kobayashi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Okumura" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cassol" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Katagiri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sitarek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0720" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372409v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Principe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mitchell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hinton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0595" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373053v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0698" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323028v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mohrmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311738v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dalgleish" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Prokoph" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Zhu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Cotter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.1397" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baroncelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0937" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324272v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuga Abe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Aguasca" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Angelo Antonelli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aramo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0838" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432593v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fegan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adellain Tsiahina" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530996" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903353v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Bordas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0719" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890829v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dario Serpico" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0268" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parsons" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hahn" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marandon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0707" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891377v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Putze" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavalle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0915" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554983v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Aupetit" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve B&#233;langer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0540" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626736v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#233;langer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1183" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242129v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330580v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599823v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568858v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529341v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dellaiera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuillaume" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186222v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campoy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kerszberg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0807" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904143v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctao Lst" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904196v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227266v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. Goncalves" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01586243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY052" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>