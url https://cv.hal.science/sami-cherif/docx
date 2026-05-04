--- v1 (2026-03-30)
+++ v2 (2026-05-04)
@@ -418,360 +418,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche matheuristique pour la location de centres de soins et leurs services avec contraintes de capacité et gestion de pannes</w:t>
+                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Sa Shibasaki</w:t>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia, France. pp.190-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04590-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534984v1</w:t>
+                <w:t xml:space="preserve">hal-05305189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approche matheuristique pour la location de centres de soins et leurs services avec contraintes de capacité et gestion de pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sa Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia, France. pp.207-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -799,697 +799,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Cherif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Robert</w:t>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208079v1</w:t>
+                <w:t xml:space="preserve">hal-05268883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations MaxSAT pour la programmation non linéaire en nombres entiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prétraitement PLNE pour la simplification des instances MaxSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuolin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208053v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ANF-Based Satisfiability for Weil-Descent Cryptographic Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Blomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th-2025 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia. pp.906-911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268883v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitement PLNE pour la simplification des instances MaxSAT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'autostabilisation de l'unisson synchrone via la satisfiabilité propositionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208085v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANF-Based Satisfiability for Weil-Descent Cryptographic Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Blomme</w:t>
+                <w:t xml:space="preserve">Formulations MaxSAT pour la programmation non linéaire en nombres entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Cherif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th-2025 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176414v1</w:t>
+                <w:t xml:space="preserve">hal-05208053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème du p-centre avec contraintes de capacité, stratification et gestion des pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1508,835 +1508,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khoualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.19:1--19:21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268901v1</w:t>
+                <w:t xml:space="preserve">hal-05203873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Self-Stabilization of Synchronous Unison via Propositional Satisfiability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approche heuristique pour l'équilibrage de lignes d'assemblage avec minimisation du pic de consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago G. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05203873v1</w:t>
+                <w:t xml:space="preserve">hal-05208095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfiabilité pour le décodage par syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour l'équilibrage de lignes d'assemblage avec minimisation du pic de consommation énergétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Py</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Cherif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208095v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratified p-Center Problem with Capacity Constraints and Failure Foresight</w:t>
+                <w:t xml:space="preserve">Approches exactes pour le problème de satisfiabilité diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CODiT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329643v1</w:t>
+                <w:t xml:space="preserve">hal-05208068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches exactes pour le problème de satisfiabilité diversifiée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stratified p-Center Problem with Capacity Constraints and Failure Foresight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CODiT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208068v1</w:t>
+                <w:t xml:space="preserve">hal-05329643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des sessions parallèles de la conférence ROADEF via la satisfiabilité maximum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimizing Power Peaks in Simple Assembly Line Balancing Through Maximum Satisfiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, United States. pp.363-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701879v1</w:t>
+                <w:t xml:space="preserve">hal-05017791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche portfolio pour le problème des p-centres</w:t>
               </w:r>
@@ -2348,77 +2331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bazaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chumin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,311 +2426,328 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Working-Group Conflicts in Conference Session Scheduling Through Maximum Satisfiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heythem Sattoutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Principles and Practice of Constraint Programming (CP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Girona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2024.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Power Peaks in Simple Assembly Line Balancing Through Maximum Satisfiability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Planification des sessions parallèles de la conférence ROADEF via la satisfiabilité maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heythem Sattoutah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017791v1</w:t>
+                <w:t xml:space="preserve">hal-04701879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des pics d'énergie dans l'équilibrage des lignes d'assemblage par la Satisfiabilité Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes JFPC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche arborescente et apprentissage pour les problèmes cryptographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,226 +2978,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication de clauses et de formules dans Max-SAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Crossing-Free Resolution to Max-SAT Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Py</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Habet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Principles and Practice of Constraint Programming (CP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737733v1</w:t>
+                <w:t xml:space="preserve">hal-03979371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Crossing-Free Resolution to Max-SAT Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explication de clauses et de formules dans Max-SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Principles and Practice of Constraint Programming (CP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979371v1</w:t>
+                <w:t xml:space="preserve">hal-03737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résolution à la max-résolution</w:t>
               </w:r>
@@ -3462,529 +3462,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof Builder for Max-SAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raffiner l'heuristique CHS à l'aide de bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Theory and Applications of Satisfiability Testing (SAT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343022v1</w:t>
+                <w:t xml:space="preserve">hal-03270911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffiner l'heuristique CHS à l'aide de bandits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proof Builder for Max-SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Theory and Applications of Satisfiability Testing (SAT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80223-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270911v1</w:t>
+                <w:t xml:space="preserve">hal-03343022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Max-SAT Refutations using SAT Oracles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining VSIDS and CHB Using Restarts in SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France. </w:t>
+              <w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737738v1</w:t>
+                <w:t xml:space="preserve">hal-03402696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bandit manchot pour combiner CHB et VSIDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Max-SAT Refutations using SAT Oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270931v1</w:t>
+                <w:t xml:space="preserve">hal-03737738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining VSIDS and CHB Using Restarts in SAT</w:t>
+                <w:t xml:space="preserve">Un bandit manchot pour combiner CHB et VSIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402696v1</w:t>
+                <w:t xml:space="preserve">hal-03270931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfutations SAT aux réfutations Max-SAT *</w:t>
               </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Habet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Terrioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Baltimore, United States. pp.264-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,140 +4863,297 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Computing Maximum Colorful Subtrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuolin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Mentag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFPC 2026, 21ème Journées Francophones de Programmation par Contraintes 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Louvain- la-Neuve, Belgium. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning and Inference for (Maximum) Satisfiability: New Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Aix-Marseille University, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022AIXM0589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04088137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5143,51 +5300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09365-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abram&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuolin Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Sattoutah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chumin Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03714732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_33" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02295161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02295154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829374v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Jomaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03592-1_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abrame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0589" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09365-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abram&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuolin Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khoualdia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chumin Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heythem Sattoutah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2024.34" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03714732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03737741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03134416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02295161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02295154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829374v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Jomaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03592-1_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abrame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Mentag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>