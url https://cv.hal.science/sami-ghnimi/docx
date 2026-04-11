--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -516,4442 +516,4442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antimicrobial multilayer film based on ethylcellulose-pectin incorporated with nanoemulsions of trans-cinnamaldehyde essential oil</w:t>
+                <w:t xml:space="preserve">Machine learning‐based life cycle assessment for environmental sustainability optimization of a food supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Mahdi Esmaeilpour-Troujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Armaghan Kosari-Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abbas Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farima Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101261⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.4954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493629v1</w:t>
+                <w:t xml:space="preserve">hal-04605440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changqi Liu</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning‐based life cycle assessment for environmental sustainability optimization of a food supply chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Esmaeilpour-Troujeni</w:t>
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armaghan Kosari-Moghaddam</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Rohani</w:t>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farima Nikkhah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ieam.4954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605440v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Development of a regionalized dynamic weighting method for the environmental impact of alternative protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Smetana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1294390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+                <w:t xml:space="preserve">hal-04434054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a regionalized dynamic weighting method for the environmental impact of alternative protein sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Smetana</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1294390⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434054v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of antimicrobial multilayer film based on ethylcellulose-pectin incorporated with nanoemulsions of trans-cinnamaldehyde essential oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.101261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600764v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (22), pp.12273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379794v1</w:t>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+                <w:t xml:space="preserve">Inclusion of microbiological food safety as a novel aspect in life cycle assessments of food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tichenor Blackstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farima Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Jacxsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2023.2248899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118603v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact of permanent meadows-based farms: A comparison among different dairy farm management systems of an Italian cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Trevisan</w:t>
+                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Filière de production : produits d'origine animale, pp.F9500 V1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001905v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">The environmental impact of permanent meadows-based farms: A comparison among different dairy farm management systems of an Italian cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rencricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Froldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Moschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of microbiological food safety as a novel aspect in life cycle assessments of food production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+                <w:t xml:space="preserve">Willingness to consume insect-based food in France: Determinants and consumer perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Ordoñez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09603123.2023.2248899⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.115179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2023.115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193118v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
+                <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379, pp.05008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986258v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to consume insect-based food in France: Determinants and consumer perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Guebebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2023.115179⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180451v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379, pp.05008. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771365v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doğacan Atabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.931417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609518v1</w:t>
+                <w:t xml:space="preserve">hal-03788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ananou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788533v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771145v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment and energy comparison of aseptic ohmic heating and appertization of chopped tomatoes with juice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Dewulf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam van Haute</w:t>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-92211-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267348v1</w:t>
+                <w:t xml:space="preserve">hal-03508537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Perusko</w:t>
+                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434970v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508537v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heejung Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221648v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urmila Khulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waisudin Badri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Rajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Cirkovic Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267284v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneeba Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360821v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urmila Khulal</w:t>
+                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Perusko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Simovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360860v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
+                <w:t xml:space="preserve">Editorial: Retaining Quality When Drying Food: Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Joardder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azharul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (5), pp.112250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.754603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120312v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Retaining Quality When Drying Food: Challenges and Solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azharul Karim</w:t>
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.754603⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434906v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771046v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue “Sustainability Issues of Food Processing and Packaging: the Role of Life Cycle Assessment”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ingrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.726-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-021-01906-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle assessment and energy comparison of aseptic ohmic heating and appertization of chopped tomatoes with juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.13041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-92211-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434919v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber components, microstructure, and texture of date fruits (Phoenix dactylifera, L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
+                <w:t xml:space="preserve">Comparative review of three approaches to biofuel production from energy crops as feedstock in a developing country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navomy George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nouf Alrashidi</w:t>
+                <w:t xml:space="preserve">Mamdouh El Haj Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78713-4⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117563v1</w:t>
+                <w:t xml:space="preserve">hal-03117567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical, rheological, and micro-structural properties of yogurts produced from mixtures of camel and bovine milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Alhammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathalla Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nfs.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of three approaches to biofuel production from energy crops as feedstock in a developing country</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+                <w:t xml:space="preserve">Dietary fiber components, microstructure, and texture of date fruits (Phoenix dactylifera, L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navomy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sobti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamdouh El Haj Assad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+                <w:t xml:space="preserve">Nouf Alrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.100412. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.21767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78713-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117567v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable second-generation biofuel production potential in a developing country case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Abid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Iraj Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+                <w:t xml:space="preserve">Constantinos Psomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hossein Payman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemad Zareiforoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.7785-7798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15567036.2019.1677805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495852v1</w:t>
+                <w:t xml:space="preserve">hal-02495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable second-generation biofuel production potential in a developing country case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Psomopoulos</w:t>
+                <w:t xml:space="preserve">Yousra Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Hossein Payman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hemad Zareiforoush</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15567036.2019.1677805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of analytic hierarchy process to develop a weighting scheme for life cycle assessment of agricultural production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Firouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 297, pp.124943. </w:t>
@@ -5152,451 +5152,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Optimization of energy consumption and environmental impacts of arecanut production through coupled data envelopment analysis and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Paramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadivel Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. El Haj Assad</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappa Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.674-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495863v1</w:t>
+                <w:t xml:space="preserve">hal-02495860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of energy consumption and environmental impacts of arecanut production through coupled data envelopment analysis and life cycle assessment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna Al-Shibli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rashid Al-Yammahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysha Al-Dhaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.263⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495860v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Haj Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.13130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495871v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of date fruit (Phoenix dactylifera, L.) based on chemometric analysis with multivariate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5669,64 +5669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Umer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azharul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Budilarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (6), pp.1206-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5886,1238 +5886,1277 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisa Almansoori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baboucarr Jobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kamal-Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2157-7110.1000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line local thermal pulse analysis sensor to monitor fouling and cleaning: Application to dairy product pasteurisation with an ohmic cell jet heater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crattelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debreyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119 (1), pp.72-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Extraction—Simultaneous Back-Extraction of Alkali Metal Picrates Using 1,3 Bis-Benzo-Crown-6-Calix[4] Arene in Hollow-Fiber Contactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Studies on Development on Methodology for Extraction of Phenolic Compound from Hydro-Alcoholic Wood Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2011.556930⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.720-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2010.534758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495890v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on Development on Methodology for Extraction of Phenolic Compound from Hydro-Alcoholic Wood Extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Studies on the Extraction—Simultaneous Back-Extraction of Alkali Metal Picrates Using 1,3 Bis-Benzo-Crown-6-Calix[4] Arene in Hollow-Fiber Contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Albaraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Asfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.534-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2011.556930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2010.534758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495888v1</w:t>
+                <w:t xml:space="preserve">hal-02495890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial temperature profile of ohmically heated fluid: analytical model and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (13), pp.3188-3196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance evaluation of an ohmic heating unit for thermal processing of highly viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Flach-Malaspina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (6), pp.626-632. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohmically Heated, Enhanced Expression of Juice from Apple and Potato Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93 (2), pp.199-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2005.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCEMENT OF PRESSING OF SUGAR BEET CUTS BY COMBINED OHMIC HEATING AND PULSED ELECTRIC FIELD TREATMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurie Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (5-6), pp.378-389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4549.2005.00035.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature enhanced electroporation under the pulsed electric field treatment of food tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurie Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (2), pp.177-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Electroporation Occur During the Ohmic Heating of Food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (5), pp.E308-E311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2005.tb09969.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7127,336 +7166,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic weighting model of environmental impacts of food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, toulouse, France. pp.05008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202337905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouling monitoring during ohmic heating of dairy products with a cell jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Debreyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7466,283 +7505,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Handbook in Food Sustainability through Service-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Aldaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Navarlaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, 978-3-85125-988-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-988-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel méthodologique sur la durabilité alimentaire par le biais de l'apprentissage par le service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Navarlaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Murkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3217/978-3-85125-716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7752,923 +7791,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fawzy Ramadan M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black cumin (Nigella sativa) seeds: Chemistry, Technology, Functionality, and Applications. Food Bioactive Ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.433-455, 2020, 978-3-030-48797-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48798-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetable Fermentation and Pickling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Vegetables and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.407-427, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119098935.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Process Conditions of Intermittent Drying on Quality of Food Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Lim Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nghia Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Nishani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad U.H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermittent and Nonstationary Drying Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Tubular and fluid jet units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487840v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular and fluid jet units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487842v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of producing a fortified dairy product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaithem Al Kaabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20190239527A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohmic heating Process for food processing using fluid jet with radar senso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Zaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flach-Malaspina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP09/151169. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8678,105 +8717,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux enjeux des transitions dans les domaines des produits et matériaux durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04697197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8923,51 +8962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baboucarr Jobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamal-Eldin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>