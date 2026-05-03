--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -650,287 +650,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changqi Liu</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a regionalized dynamic weighting method for the environmental impact of alternative protein sources</w:t>
               </w:r>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,90 +1124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of antimicrobial multilayer film based on ethylcellulose-pectin incorporated with nanoemulsions of trans-cinnamaldehyde essential oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1254,90 +1254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,51 +1505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Ordoñez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changqi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.115179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1847,90 +1847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379, pp.05008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,77 +1977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Guebebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Zourgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2098,103 +2098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,261 +2222,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
+                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doğacan Atabay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788533v1</w:t>
+                <w:t xml:space="preserve">hal-03702715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Doğacan Atabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.931417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702715v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
               </w:r>
@@ -2488,77 +2488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ananou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,77 +2592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,103 +2709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2839,103 +2839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
@@ -2973,77 +2973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,542 +3097,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam van Haute</w:t>
+                <w:t xml:space="preserve">Marija Perusko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Jovanovic</w:t>
+                <w:t xml:space="preserve">Ana Simovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heejung Jung</w:t>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Dewulf</w:t>
+                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.14030. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360821v1</w:t>
+                <w:t xml:space="preserve">hal-04434970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmila Khulal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
+                <w:t xml:space="preserve">Vesna Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreja Rajkovic</w:t>
+                <w:t xml:space="preserve">Heejung Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Cirkovic Velickovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360860v1</w:t>
+                <w:t xml:space="preserve">hal-03360821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
+                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneeba Alam</w:t>
+                <w:t xml:space="preserve">Urmila Khulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Andreja Rajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
+                <w:t xml:space="preserve">Tanja Cirkovic Velickovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.32-40. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120312v1</w:t>
+                <w:t xml:space="preserve">hal-03360860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
+                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Perusko</w:t>
+                <w:t xml:space="preserve">Muneeba Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434970v1</w:t>
+                <w:t xml:space="preserve">hal-03120312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Retaining Quality When Drying Food: Challenges and Solutions</w:t>
               </w:r>
@@ -3722,77 +3722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,77 +3852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ingrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,64 +4142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.13041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.100412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4363,77 +4363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical, rheological, and micro-structural properties of yogurts produced from mixtures of camel and bovine milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Alhammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathalla Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fiber components, microstructure, and texture of date fruits (Phoenix dactylifera, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navomy George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,64 +4774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,321 +5282,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Haj Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.13130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495871v1</w:t>
+                <w:t xml:space="preserve">hal-02495863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna Al-Shibli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rashid Al-Yammahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysha Al-Dhaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (4), pp.13130. </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495863v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of date fruit (Phoenix dactylifera, L.) based on chemometric analysis with multivariate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5682,51 +5682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Umer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azharul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Budilarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (6), pp.1206-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7275,90 +7275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, toulouse, France. pp.05008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7844,51 +7844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7934,90 +7934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8962,51 +8962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baboucarr Jobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamal-Eldin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baboucarr Jobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamal-Eldin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>