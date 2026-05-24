--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -650,287 +650,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changqi Liu</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a regionalized dynamic weighting method for the environmental impact of alternative protein sources</w:t>
               </w:r>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,90 +1124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of antimicrobial multilayer film based on ethylcellulose-pectin incorporated with nanoemulsions of trans-cinnamaldehyde essential oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,516 +1248,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">The environmental impact of permanent meadows-based farms: A comparison among different dairy farm management systems of an Italian cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rencricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Froldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Moschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+                <w:t xml:space="preserve">hal-04001905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of microbiological food safety as a novel aspect in life cycle assessments of food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tichenor Blackstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farima Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth Jacxsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09603123.2023.2248899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986258v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact of permanent meadows-based farms: A comparison among different dairy farm management systems of an Italian cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Trevisan</w:t>
+                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.53-64. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Filière de production : produits d'origine animale, pp.F9500 V1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001905v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to consume insect-based food in France: Determinants and consumer perspectives</w:t>
               </w:r>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Ordoñez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changqi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.115179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1847,90 +1847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379, pp.05008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,525 +1958,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Guebebia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379794v1</w:t>
+                <w:t xml:space="preserve">hal-04118603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Guebebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118603v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
+                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Doğacan Atabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.931417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702715v1</w:t>
+                <w:t xml:space="preserve">hal-03788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability debate on plastics: Cradle to grave Life Cycle Assessment and Techno-Economical Analysis of PP and PLA polymers with a “Polluter Pays Principle” perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doğacan Atabay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.931417. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsus.2022.931417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788533v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
               </w:r>
@@ -2488,77 +2488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ananou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,77 +2592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,936 +2703,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (12), </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508537v1</w:t>
+                <w:t xml:space="preserve">hal-03221648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Effect of emulsifier and droplet size on the antibacterial properties of emulsions and emulsion‐based films containing essential oil compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267284v1</w:t>
+                <w:t xml:space="preserve">hal-03508537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221648v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Perusko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Simovic</w:t>
+                <w:t xml:space="preserve">Vesna Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
+                <w:t xml:space="preserve">Heejung Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434970v1</w:t>
+                <w:t xml:space="preserve">hal-03360821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of edible insects (Protaetia brevitarsis seulensis larvae) as a future protein and fat source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam van Haute</w:t>
+                <w:t xml:space="preserve">Urmila Khulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Jovanovic</w:t>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heejung Jung</w:t>
+                <w:t xml:space="preserve">Andreja Rajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Dewulf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanja Cirkovic Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.14030. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360821v1</w:t>
+                <w:t xml:space="preserve">hal-03360860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregability and digestibility study of fruit juice fortified camel milk powder proteins</w:t>
+                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmila Khulal</w:t>
+                <w:t xml:space="preserve">Muneeba Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Cirkovic Velickovic</w:t>
+                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.112250. </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360860v1</w:t>
+                <w:t xml:space="preserve">hal-03120312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inability of total antioxidant activity assays to accurately assess the phenolic compounds of date palm fruit (Phoenix dactylifera L.)</w:t>
+                <w:t xml:space="preserve">Maillard reaction products formation and antioxidative power of spray dried camel milk powders increases with the inlet temperature of drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneeba Alam</w:t>
+                <w:t xml:space="preserve">Marija Perusko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam S.R. Alhebsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Ana Simovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirjana Radomirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.32-40. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2021.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120312v1</w:t>
+                <w:t xml:space="preserve">hal-04434970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Retaining Quality When Drying Food: Challenges and Solutions</w:t>
               </w:r>
@@ -3722,415 +3722,415 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue “Sustainability Issues of Food Processing and Packaging: the Role of Life Cycle Assessment”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ingrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.726-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-021-01906-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434919v1</w:t>
+                <w:t xml:space="preserve">hal-04434947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue “Sustainability Issues of Food Processing and Packaging: the Role of Life Cycle Assessment”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentina Siracusa</w:t>
+                <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.111655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-021-01906-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04434947v1</w:t>
+                <w:t xml:space="preserve">hal-04434919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment and energy comparison of aseptic ohmic heating and appertization of chopped tomatoes with juice</w:t>
               </w:r>
@@ -4142,64 +4142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.13041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,317 +4227,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of three approaches to biofuel production from energy crops as feedstock in a developing country</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+                <w:t xml:space="preserve">Physicochemical, rheological, and micro-structural properties of yogurts produced from mixtures of camel and bovine milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamdouh El Haj Assad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+                <w:t xml:space="preserve">Ahlam Alhammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathalla Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100412⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117567v1</w:t>
+                <w:t xml:space="preserve">hal-03117570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, rheological, and micro-structural properties of yogurts produced from mixtures of camel and bovine milks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Comparative review of three approaches to biofuel production from energy crops as feedstock in a developing country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathalla Hamed</w:t>
+                <w:t xml:space="preserve">Mamdouh El Haj Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.26-33. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2020.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117570v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fiber components, microstructure, and texture of date fruits (Phoenix dactylifera, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navomy George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,307 +4621,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable second-generation biofuel production potential in a developing country case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iraj Bagheri</w:t>
+                <w:t xml:space="preserve">Yousra Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Psomopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hemad Zareiforoush</w:t>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15567036.2019.1677805⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495865v1</w:t>
+                <w:t xml:space="preserve">hal-02495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-drying microencapsulation of nisin by complexation with exopolysaccharides produced by probiotic Bacillus tequilensis-GM and Leuconostoc citreum-BMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable second-generation biofuel production potential in a developing country case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Abid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Constantinos Psomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
+                <w:t xml:space="preserve">Seyed Hossein Payman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemad Zareiforoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.7785-7798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15567036.2019.1677805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02495852v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of analytic hierarchy process to develop a weighting scheme for life cycle assessment of agricultural production</w:t>
               </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 297, pp.124943. </w:t>
@@ -5282,321 +5282,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna Al-Shibli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rashid Al-Yammahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysha Al-Dhaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Jaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495863v1</w:t>
+                <w:t xml:space="preserve">hal-02495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing sugars, organic acids, size, color, and texture of 21 Emirati date fruit varieties ( Phoenix dactylifera , L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of principal component analysis and artificial neural networks to more effectively predict agricultural energy flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nikkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosentrater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Haj Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.13130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ep.13130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495871v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of date fruit (Phoenix dactylifera, L.) based on chemometric analysis with multivariate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5637,248 +5637,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Date fruit ( Phoenix dactylifera L.): An underutilized food seeking industrial valorization</w:t>
+                <w:t xml:space="preserve">The New Paradigm for Lipid Oxidation and Insights to Microencapsulation of Omega-3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Umer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Budilarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.1206-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495881v1</w:t>
+                <w:t xml:space="preserve">hal-02495874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Paradigm for Lipid Oxidation and Insights to Microencapsulation of Omega-3 Fatty Acids</w:t>
+                <w:t xml:space="preserve">Date fruit ( Phoenix dactylifera L.): An underutilized food seeking industrial valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Budilarto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Syed Umer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azharul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Kamal-Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (6), pp.1206-1218. </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495874v1</w:t>
+                <w:t xml:space="preserve">hal-02495881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Evaluation of Coffee-Like Beverage from Date Seeds (Phoenix dactylifera, L.)</w:t>
               </w:r>
@@ -6768,341 +6768,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCEMENT OF PRESSING OF SUGAR BEET CUTS BY COMBINED OHMIC HEATING AND PULSED ELECTRIC FIELD TREATMENT</w:t>
+                <w:t xml:space="preserve">Temperature enhanced electroporation under the pulsed electric field treatment of food tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iurie Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4549.2005.00035.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495915v1</w:t>
+                <w:t xml:space="preserve">hal-02495910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature enhanced electroporation under the pulsed electric field treatment of food tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">ENHANCEMENT OF PRESSING OF SUGAR BEET CUTS BY COMBINED OHMIC HEATING AND PULSED ELECTRIC FIELD TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurie Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69 (2), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (5-6), pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.08.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4549.2005.00035.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495910v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Electroporation Occur During the Ohmic Heating of Food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Praporscic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (5), pp.E308-E311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7275,90 +7275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multilayer biodegradable active packaging based on nano emulsions, for the bio preservation of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, toulouse, France. pp.05008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7831,64 +7831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7934,90 +7934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8282,230 +8282,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular and fluid jet units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487842v1</w:t>
+                <w:t xml:space="preserve">hal-02487840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and control of ohmic heating process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tubular and fluid jet units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ohmic Heating in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Electro-Technologies for Food Processing Series, 9781138198968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487840v1</w:t>
+                <w:t xml:space="preserve">hal-02487842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8962,51 +8962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baboucarr Jobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamal-Eldin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosentrater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1569398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fawky Elshamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nikkhah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Esmaeilpour-Troujeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Kosari-Moghaddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rohani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farima Nikkhah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Smetana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1294390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rencricca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Froldi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Moschini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trevisan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tichenor Blackstone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Jacxsens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2023.2248899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Ordo&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.115179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;acan Atabay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.931417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Haute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Jovanovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93284-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Khulal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Stevanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Rajkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeba Alam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam S.R. Alhebsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Kamal-Eldin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2021.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Perusko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Simovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Radomirovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Joardder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azharul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.754603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01906-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92211-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alhammadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathalla Hamed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2020.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Haj Assad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100412" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navomy George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sobti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alrashidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78713-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.05.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K0FMBGJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bagheri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Psomopoulos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Payman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemad Zareiforoush" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2019.1677805" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Firouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Haj Assad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faydi Maoulida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Paramesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivel Arunachalam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappa Das" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Shibli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rashid Al-Yammahi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Al-Dhaheri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Jaberi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2018.04.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13130" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-018-9717-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Budilarto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Umer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2016.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Almansoori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baboucarr Jobe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamal-Eldin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000525" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crattelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debreyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1Q8JMG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trebouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.534758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albaraka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maingonnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX9PH2GW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flach-Malaspina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dresch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3GTWM19-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Praporscic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XNLKRHL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495910v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Praporscic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.08.037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZP3LS0N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4549.2005.00035.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L0V62K9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.tb09969.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5F0A3858CFF2BFB3C4709407DD968FF0C1B313/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Guizani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119098935.ch17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Lim Law" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nishani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad U.H." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Ohmic-Heating-in-Food-Processing/Ramaswamy-Marcotte-Sastry-Abdelrahim/p/book/9781138198968" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487842v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Ismail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaithem Al Kaabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Za&#239;d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flach-Malaspina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04697197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>