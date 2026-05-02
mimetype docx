--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -250,1602 +250,1602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Growth of Silver Nanoparticles into Reducing-End Carbohydrate-Based Supramolecular Hydrogels for Antimicrobial Applications</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t>
+                <w:t xml:space="preserve">Aïcha Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Faudry</w:t>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17526⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865731v1</w:t>
+                <w:t xml:space="preserve">hal-04727492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Growth of Silver Nanoparticles into Reducing-End Carbohydrate-Based Supramolecular Hydrogels for Antimicrobial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rannou</w:t>
+                <w:t xml:space="preserve">Bing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">Eric Faudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (51), pp.70818-70827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727492v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Manipulations Using Cross-Linked Underlayers and Surface-Active Diblock Copolymers to Extend Morphological Diversity in High-χ Diblock Copolymer Thin Films</w:t>
+                <w:t xml:space="preserve">Redox-responsive maltoheptaose-b-polystyrene nanoparticles containing zinc phthalocyanine: Formulation, photophysical properties, release kinetic and toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Baumgarten</w:t>
+                <w:t xml:space="preserve">Patrícia Regina Ebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mumtaz</w:t>
+                <w:t xml:space="preserve">Jing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hermida Merino</w:t>
+                <w:t xml:space="preserve">Marcell Valandro Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Solano</w:t>
+                <w:t xml:space="preserve">Felix Alexandre Antunes Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.23736-23748. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.104838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256396v1</w:t>
+                <w:t xml:space="preserve">hal-04776803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylidene Meldrum's Acid: A Versatile Structural Motif for the Design of Enzyme‐Responsive “Covalent‐Assembly” Fluorescent Probes with Tailor‐Made Properties**</w:t>
+                <w:t xml:space="preserve">Interface Manipulations Using Cross-Linked Underlayers and Surface-Active Diblock Copolymers to Extend Morphological Diversity in High-χ Diblock Copolymer Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Noémie Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Capello</w:t>
+                <w:t xml:space="preserve">Muhammad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Yao</w:t>
+                <w:t xml:space="preserve">Daniel Hermida Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (12), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.23736-23748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202300258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284824v1</w:t>
+                <w:t xml:space="preserve">hal-04256396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectable chitosan/xyloglucan composite hydrogel with mechanical adaptivity and endogenous bioactivity for skin repair</w:t>
+                <w:t xml:space="preserve">Arylidene Meldrum's Acid: A Versatile Structural Motif for the Design of Enzyme‐Responsive “Covalent‐Assembly” Fluorescent Probes with Tailor‐Made Properties**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Wei</w:t>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengkai Yu</w:t>
+                <w:t xml:space="preserve">Yoan Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yansheng Zhang</w:t>
+                <w:t xml:space="preserve">Shun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120904⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202300258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284777v1</w:t>
+                <w:t xml:space="preserve">hal-04284824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-responsive maltoheptaose-b-polystyrene nanoparticles containing zinc phthalocyanine: Formulation, photophysical properties, release kinetic and toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injectable chitosan/xyloglucan composite hydrogel with mechanical adaptivity and endogenous bioactivity for skin repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Regina Ebani</w:t>
+                <w:t xml:space="preserve">Shengkai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Chen</w:t>
+                <w:t xml:space="preserve">Yansheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcell Valandro Soares</w:t>
+                <w:t xml:space="preserve">Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Alexandre Antunes Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Halila</w:t>
+                <w:t xml:space="preserve">Yuxi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88, pp.104838. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Carbohydrate Polymers, 313, pp.120904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776803v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Nanoparticles Loaded with Levodopa and Curcumin for Treatment of Parkinson’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular carbohydrate-based hydrogels from oxidative hydroxylation of amphiphilic β-C-glycosylbarbiturates and α-glucosidase-induced hydrogelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Felipe Mogharbel</w:t>
+                <w:t xml:space="preserve">Robin Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco André Cardoso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Bouschon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27092811⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.330-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2GC04180D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875446v1</w:t>
+                <w:t xml:space="preserve">hal-03920384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular carbohydrate-based hydrogels from oxidative hydroxylation of amphiphilic β-C-glycosylbarbiturates and α-glucosidase-induced hydrogelation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shun Yao</w:t>
+                <w:t xml:space="preserve">Biodegradable Nanoparticles Loaded with Levodopa and Curcumin for Treatment of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Felipe Mogharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco André Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Irioda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Brahmi</w:t>
+                <w:t xml:space="preserve">Priscila Elias Ferreira Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bouschon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robson Camilotti Slompo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.330-335. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2GC04180D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920384v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self‐Assembly of Amphiphilic β‐C‐Glycosylbarbiturates into Multiresponsive Alginate‐Like Supramolecular Hydrogel Fibers and Vesicle Hydrogel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Biobased Polyurethane Materials from Modified Vegetable Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Chakib Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouad Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202102950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1213-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2021.015475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377385v1</w:t>
+                <w:t xml:space="preserve">hal-03376617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastretchable, Highly Transparent, Self-Adhesive, and 3D-Printable Ionic Hydrogels for Multimode Tactical Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenwu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youju Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (17), pp.6731-6742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastretchable, Highly Transparent, Self-Adhesive, and 3D-Printable Ionic Hydrogels for Multimode Tactical Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zongbao Wang</w:t>
+                <w:t xml:space="preserve">Hierarchical Self‐Assembly of Amphiphilic β‐C‐Glycosylbarbiturates into Multiresponsive Alginate‐Like Supramolecular Hydrogel Fibers and Vesicle Hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01246⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376651v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Biobased Polyurethane Materials from Modified Vegetable Oil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrastretchable, Highly Transparent, Self-Adhesive, and 3D-Printable Ionic Hydrogels for Multimode Tactical Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youju Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.6731-6742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c01246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2021.015475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03376617v1</w:t>
+                <w:t xml:space="preserve">hal-03376651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Resolution Patterned Biobased Thin Films via Self‐Assembled Carbohydrate Block Copolymers and Nanocellulose</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hermida‐merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (7), pp.1901737. </w:t>
@@ -2099,77 +2099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced macromolecular micelle-crosslinked hyaluronate gels induced by water/DMSO binary solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penggang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,64 +2513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious Synthesis of C -Glycosyl Barbiturate Ligands of Bacterial Lectins: From Monomer Design to Glycoclusters and Glycopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N , N′ -Disubstituted Barbituric Acid: A Versatile and Modular Multifunctional Platform for Obtaining β- C -Glycoconjugates from Unprotected Carbohydrates in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322152v1</w:t>
+                <w:t xml:space="preserve">hal-02954624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of carboxymethylcellulose grafted with thermoresponsive side chains of high LCST: The high temperature and high salinity self-assembly dependence</w:t>
               </w:r>
@@ -3059,622 +3059,622 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954624v1</w:t>
+                <w:t xml:space="preserve">hal-02322152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicellulosic Polysaccharides Mimics: Synthesis of Tailored Bottlebrush-Like Xyloglucan Oligosaccharide Glycopolymers as Binders of Nanocrystalline Cellulose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
+                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraia Zaioncz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01056⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322175v1</w:t>
+                <w:t xml:space="preserve">hal-02114456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of Stretchable Resistive Memory Devices Based on Nanostructure-Controlled Carbohydrate- block -Polyisoprene Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Chien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Cheng Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Chin Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (13), pp.1606161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201606161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Conjugation of Oligosaccharides to Polymer Particles through Furan/Maleimide Diels-Alder Reaction: Application to the Capture of Carbohydrate-Binding Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Petrelli</w:t>
+                <w:t xml:space="preserve">Hemicellulosic Polysaccharides Mimics: Synthesis of Tailored Bottlebrush-Like Xyloglucan Oligosaccharide Glycopolymers as Binders of Nanocrystalline Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Samain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600509⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.3410-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115628v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Conjugation of Oligosaccharides to Polymer Particles through Furan/Maleimide Diels-Alder Reaction: Application to the Capture of Carbohydrate-Binding Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraia Zaioncz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox tunable delivery systems: sweet block copolymer micelles via thiol–(bromo)maleimide conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,295 +3849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-20 nm Microphase-Separated Structures in Hybrid Block Copolymers Consisting of Polycaprolactone and Maltoheptaose</w:t>
+                <w:t xml:space="preserve">Nanoparticles Made From Xyloglucan-Block-Polycaprolactone Copolymers: Safety Assessment for Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Isono</w:t>
+                <w:t xml:space="preserve">Leticia Mazzarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gecioni Loch-Neckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena dos Santos Bubniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Ourique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toyoji Kakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.28.635⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147 (1), pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114485v1</w:t>
+                <w:t xml:space="preserve">hal-02114476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Made From Xyloglucan-Block-Polycaprolactone Copolymers: Safety Assessment for Drug Delivery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-20 nm Microphase-Separated Structures in Hybrid Block Copolymers Consisting of Polycaprolactone and Maltoheptaose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena dos Santos Bubniak</w:t>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Ourique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issei Otsuka</w:t>
+                <w:t xml:space="preserve">Toyoji Kakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 147 (1), pp.104-115. </w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.635-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfv114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.28.635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114476v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGTase-Catalysed cis -Glucosylation of L -Rhamnosides for the Preparation of Shigella flexneri 2a and 3a Haptens</w:t>
               </w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Nonvolatile Transistor Memories of Pentacence Using the Green Electrets of Sugar-based Block Copolymers and Their Supramolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Cheng Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,90 +4553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan- block -Poly(ϵ-Caprolactone) Copolymer Nanoparticles Coated with Chitosan as Biocompatible Mucoadhesive Drug Delivery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena dos Santos Bubniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4693,363 +4693,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-10 nm Nano-Organization in AB 2 - and AB 3 -Type Miktoarm Star Copolymers Consisting of Maltoheptaose and Polycaprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Tallegas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Billel Salhi</w:t>
+                <w:t xml:space="preserve">Yohei Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.1461-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3026578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114577v1</w:t>
+                <w:t xml:space="preserve">hal-02114582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of 10 nm scale cylinder orientation in self-organized sugar-based block copolymer thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Tallegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (7), pp.2637-2641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3nr00332a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniline-Catalyzed Reductive Amination as a Powerful Method for the Preparation of Reducing End-&amp;quot;Clickable&amp;quot; Chitooligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,746 +5046,758 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.544-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc3003716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-10 nm Nano-Organization in AB 2 - and AB 3 -Type Miktoarm Star Copolymers Consisting of Maltoheptaose and Polycaprolactone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aggrafeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (9), pp.1195-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma3026578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114582v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet Block Copolymer Nanoparticles: Preparation and Self-Assembly of Fully Oligosaccharide-Based Amphiphile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoresponsive Self-Assemblies of Cyclic and Branched Oligosaccharide- block -poly( N -isopropylacrylamide) Diblock Copolymers into Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel de Medeiros Modolon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (4), pp.1129-1135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm3000138⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1458-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm300167e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114600v1</w:t>
+                <w:t xml:space="preserve">hal-02114597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide/Silicon-Containing Block Copolymers with 5 nm Features for Lithographic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sweet Block Copolymer Nanoparticles: Preparation and Self-Assembly of Fully Oligosaccharide-Based Amphiphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel de Medeiros Modolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Cushen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn300459r⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm3000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114592v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 nm Scale Cylinder–Cubic Phase Transition Induced by Caramelization in Sugar-Based Block Copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligosaccharide/Silicon-Containing Block Copolymers with 5 nm Features for Lithographic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz300543u⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.3424-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn300459r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114585v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Self-Assemblies of Cyclic and Branched Oligosaccharide- block -poly( N -isopropylacrylamide) Diblock Copolymers into Nanoparticles</w:t>
+                <w:t xml:space="preserve">10 nm Scale Cylinder–Cubic Phase Transition Induced by Caramelization in Sugar-Based Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (5), pp.1458-1465. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (12), pp.1379-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm300167e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mz300543u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114597v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Organization of Amylose- b -Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
               </w:r>
@@ -5809,64 +5809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5943,64 +5943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6045,96 +6045,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide-block-poly(N-isopropylacrylamide) Copolymer Systems</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide- block -poly( N -isopropylacrylamide) Copolymer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keita Fuchise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6155,120 +6155,120 @@
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la902743y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950666v1</w:t>
+                <w:t xml:space="preserve">hal-02114632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide- block -poly( N -isopropylacrylamide) Copolymer Systems</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide-block-poly(N-isopropylacrylamide) Copolymer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keita Fuchise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la902743y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114632v1</w:t>
+                <w:t xml:space="preserve">hal-00950666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new cellobiose-based glycopolysiloxanes and their use as polymer stabilizers in miniemulsion polymerisation</w:t>
               </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Manguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,152 +6966,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined glyco-polyorganosiloxane by click chemistry</w:t>
+                <w:t xml:space="preserve">Syntheses of well-Designed glyco-polyorganosiloxanes and their surface active properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Driguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPO 07, 5th International Workshop of Silicon-based Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Second Chemical Workshop France Lyon- China- Xiamen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380010v1</w:t>
+                <w:t xml:space="preserve">hal-00380012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux glyco-polyorganosiloxanes</w:t>
               </w:r>
@@ -7212,293 +7208,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses et applications de glyco polysiloxanes à propriétés tensioactives. Vers de nouvelles voies de synthèses par click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined glyco-polyorganosiloxane by click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISPO 07, 5th International Workshop of Silicon-based Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381730v1</w:t>
+                <w:t xml:space="preserve">hal-00380010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of well-designed glyco-polyorganosiloxanes and their surface active properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèses et applications de glyco polysiloxanes à propriétés tensioactives. Vers de nouvelles voies de synthèses par click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Chemical Workshop France Lyon- China- Xiamen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Xiamen, China</w:t>
+              <w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378937v1</w:t>
+                <w:t xml:space="preserve">hal-00381730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of well-Designed glyco-polyorganosiloxanes and their surface active properties</w:t>
+                <w:t xml:space="preserve">Syntheses of well-designed glyco-polyorganosiloxanes and their surface active properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Manguian</w:t>
@@ -7551,51 +7551,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Chemical Workshop France Lyon- China- Xiamen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380012v1</w:t>
+                <w:t xml:space="preserve">hal-00378937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7613,51 +7613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and self-assembly of Glycoamphiphiles integrated in a liquid-crystal-based biosensor for pathogen lectin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7866,51 +7866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA08087D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baumgarten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida Merino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Solano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02247" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202300258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengkai Yu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansheng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Regina Ebani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Valandro Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Alexandre Antunes Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104838" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Felipe Mogharbel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Cardoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Irioda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Elias Ferreira Stricker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Camilotti Slompo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brahmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouschon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC04180D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102950" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youju Huang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbao Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Mokhtari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.015475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gestranius" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida&#8208;merino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201901737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sth&#233;fani Caldas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Vataru Nakamura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penggang Ren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarachi Rosemary Osi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01099e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4V08Q1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;via Do N. Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de C. Balaban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chien Hung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chin Hung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606161" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Popiolski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvani Muniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoji Kakuchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.28.635" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mazzarino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gecioni Loch-Neckel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena dos Santos Bubniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02043361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Urbach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300597" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD141AE557AA5B4699C927A2A831A240287180C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chang Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201304297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B39QDHMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089690v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM9WZ937-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Mazzucco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201300465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5L816X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc3003716" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gestranius Sofi Marie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekla Tammelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Mangiante" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tizzotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tizzoti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378937v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05232474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALV061" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA08087D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Regina Ebani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Valandro Soares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Alexandre Antunes Soares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baumgarten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida Merino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202300258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengkai Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansheng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brahmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouschon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC04180D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Felipe Mogharbel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Cardoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Irioda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Elias Ferreira Stricker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Camilotti Slompo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092811" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Mokhtari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.015475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youju Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gestranius" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida&#8208;merino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201901737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sth&#233;fani Caldas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Vataru Nakamura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penggang Ren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarachi Rosemary Osi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01099e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4V08Q1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901251" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02954624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;via Do N. Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de C. Balaban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chien Hung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Chiu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chin Hung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606161" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Popiolski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvani Muniz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mazzarino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gecioni Loch-Neckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena dos Santos Bubniak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoji Kakuchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.28.635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02043361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Urbach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S Mulard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300597" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD141AE557AA5B4699C927A2A831A240287180C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chang Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201304297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B39QDHMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089690v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM9WZ937-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Mazzucco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201300465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5L816X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc3003716" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gestranius Sofi Marie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekla Tammelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Mangiante" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tizzotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tizzoti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Labeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05232474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALV061" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>