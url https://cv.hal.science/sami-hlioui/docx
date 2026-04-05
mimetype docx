--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Hlioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (Section 63 du CNU) à CY Cergy Paris Université | Laboratoire SATIE (UMR 8029 - CNRS - CYU - ENS PS - UPS - CNAM - UGE - ENS Rennes)   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="39920100" w:type="dxa"/><w:gridCol w:w="35850650" w:type="dxa"/><w:gridCol w:w="24229250" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - &amp;agrave; pr&amp;eacute;sent. &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universit&amp;eacute; (section 63) &amp;agrave; CY Cergy Paris Universit&amp;eacute; (CYU)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement GEII &amp;ndash; Institut Sciences et Techniques - CYU</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Systèmes et Applications des Technologies de l'Information et de l'Energie (SATIE) &amp;ndash; CNRS &amp;ndash; CYU &amp;ndash; ENS Paris-Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma&amp;icirc;tre de conf&amp;eacute;rences (section 63) au Conservatoire National des Arts et M&amp;eacute;tiers - Paris</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;quipe P&amp;eacute;dagogique Nationale 3 EEAM &amp;ndash; Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash;ENS Paris-Saclay - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER au Conservatoire National des Arts et M&amp;eacute;tiers - Paris&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement ISME &amp;ndash; &amp;Eacute;quipe Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash; ENS Cachan - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 &amp;ndash; 2009</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Post-doctorale au laboratoire SATIE de l'ENS Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Systèmes et Transports (SET) de l'Universit&amp;eacute; de Technologie de Belfort-Monb&amp;eacute;liart (UTBM) en collaboration avec le laboratoire SATIE de l'ENS Cachan</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications, titres et dipl&amp;ocirc;mes</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1620" w:type="dxa"/><w:gridCol w:w="15135" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="16860" w:type="dxa"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation &amp;agrave; Diriger des Recherches (HDR)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure Paris Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universit&amp;eacute; de Technologie de Blefort-Montb&amp;eacute;liard</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 Recherche - Physique et Ing&amp;eacute;nierie de l'Energie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure de Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ing&amp;eacute;nieur en &amp;eacute;lectrom&amp;eacute;canique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale des Ing&amp;eacute;nieurs de Sfax (Tunisie)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;egrave;me actuel de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mod&amp;eacute;lisation des ph&amp;eacute;nom&amp;egrave;nes &amp;eacute;lectromagn&amp;eacute;tiques basses et hautes fr&amp;eacute;quences (1kHz &amp;agrave; 10Mhz) dans les actionneurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etablissement de m&amp;eacute;thodologies de dimensionnement par optimisation des transducteurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation topologique multi-physique des transducteurs &amp;eacute;lectrom&amp;eacute;caniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots cl&amp;eacute;s :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Actionneurs, Machines synchrones, Optimisation, Mod&amp;eacute;lisation, Analytique, Semi-analytique- num&amp;eacute;rique,&amp;nbsp;V&amp;eacute;hicules &amp;eacute;lectriques, Avion plus &amp;eacute;lectriques, CEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drive cycle current supply of a wound field automotive electrical machine using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.2. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet-assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vancorsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duysinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Excited Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3079228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Endurance Testing of Enameled Round and Rectangular Wires for Motors Controlled by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Bukharkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.2091-2098. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2021.009587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-optimization of hybridization ratio in hybrid excitation synchronous machines using electrical circuits modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Hybrid Excited Flux Switching Vernier Machine for Renewable Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.6060. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14196060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Degrees of Freedom in the Design of PM Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3990. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mesh based generated lumped parameter models for electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30941/CESTEMS.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of Multi-Layer Permanent Magnet Synchronous Machines for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Hybrid Excitation Synchronous Machine: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca24020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Magnetic Potential Interpolation for Non-Conformal Meshing in Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.7204808. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2899820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability of Hybrid Excited Synchronous Motors in Variable Speed Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2911599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Quantities Computation Using Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2829155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Hybrid-Excited Flux-Switching Machine for Aircraft safe DC Power Generation using a Diode Bridge Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid-excited flux-switching machine for fault short-circuit current limitation in embedded DC alternator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5-6), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a radial flux PM machine using a hybrid analytical model and a MBG reluctance network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.9-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparaison of Lamination Material (M330-50 & NO20) Case Switching Flux Synchronous Machine with Hybrid Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2010.11463766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a New Topology of Hybrid-Excited Flux-Switching Machine with Static Global Winding: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2497305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation Winding Short-Circuits in Hybrid Excitation Permanent Magnet Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ojeda Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2322194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification in Rotor Pole Geometry of Mutually Coupled Switched Reluctance Machine for Torque Ripple Mitigating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2179307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Parallel Double Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (9), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2134864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Open Circuit Flux Control Capability of a Series Double Excitation Machine and a Parallel Double Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belfkira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (9), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2173704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic equivalent circuit model of a hybrid excitation synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1000-1015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810890735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adapted Constrained Multi-Objective Bayesian Optimization Under Uncertainties: Application on a Permanent Magnet Assisted Synchronous Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Reyes-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Electrical Machines, Sep 2024, Turin, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par métamodèles pour l’optimisation sur cycle de conduite automobile d’une machine synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement par optimisation bayésienne d'une machine synchro-réluctante assistée d'aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de machines synchrones à aimants permanents sans terre rare pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Field Synchronous Drive Cycle Current Parameters Optimization: A Metamodel-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high switching frequency and dielectric barrier discharges on enamel insulation degradation of motors fed by SiC-based inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à double excitation à effet Vernier à commutation de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour le dimensionnement d’une machine à commutation de flux à double excitation à bobinage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Jodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Switching Frequencies on Enamel Insulation Degradation of Motors Fed by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid model for AC Losses in High Speed PMSM for arbitrary flux density waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Göteborg, Sweden. pp.2426-2432, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance investigation of small-scale wind turbine system based on hybrid excited flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2019.8871021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des topologies de machines électriques utilisées dans les véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of V-shaped Synchronous Motor for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.906-912, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGING INVESTIGATION OF INVERTER-FED LOW VOLTAGE MOTOR WINDING INSULATION SUBJECTED TO HIGH DV/DT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Symposium sur les phénomènes électromagnétiques dans les circuits non linéaires (EPNC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Different Winding Configurations of a Novel Wound-Field Flux-Switching Linear Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2276-2282, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de tenue d'isolation entre spires pour enroulements de machines électriques alimentées par des ondes de tension à très forts dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a Doubly-Excited Flux-Switching Machine for Aircraft DC Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tool based on reluctance network automatic generation for electromagnetic devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Permanent Magnet Mass Hybrid Excited Flux Switching Machine for a PHEV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Faltakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'essais d'isolation entre spires des enroulements de machines électriques alimentés par des convertisseurs de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ARRAS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à commutation de flux à double excitation. Analyse des performances : Fonctionnement Alterno-Démarreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakesh, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique et Optimisation d'un actionneur linéaire par la méthode des réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Global Windings Hybrid Excitation Switching Flux machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a radial flux PM rotating machine using a new hybrid analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Sciences and Technologies in Maghreb (CISTEM), 2014 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Hybrid Excited Flux-Switching DC-Alternator: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaussens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of hybrid excitation synchronous machines technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering and Software Applications (ICEESA), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous permanent magnets synchronous machines optimally designed for hybrid and full electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Power Electronics - ECCE Asia - May 30-June 3, 2011, The Shilla Jeju, Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL COMPARISON OF LAMINATION MATERIAL CASE OF SWITCHING FLUX SYNCHRONOUS MACHINE WITH HYBRID EXCITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Switched Reluctance Motors Performances for Two Current Distributions and Excitation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4047 - 4052, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active piezoelectric vibration control for high speed switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic equivalent circuit model for homopolar hybrid excitation synchronous machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bekhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.575-580, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a synchronous machine with concentric stator windings and permanent magnets in focusing configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equivalent Circuit Model of a Hybrid Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique d’un rotor de MRV pour maximiser le couple moyen : un problème mal posé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization methods for electrical machine design with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mascot-Num 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Approach using Gaussian Process for Automotive Electrical Machine Drive Cycle Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIROQUO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor’s windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une machine synchrone à double excitation Contribution à la mise en place d'une plate-forme de logiciels en vue d'un dimensionnement optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Technologie de Belfort-Montbeliard, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Hlioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (Section 63 du CNU) à CY Cergy Paris Université | Laboratoire SATIE (UMR 8029 - CNRS - CYU - ENS PS - UPS - CNAM - UGE - ENS Rennes)   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="39920100" w:type="dxa"/><w:gridCol w:w="35850650" w:type="dxa"/><w:gridCol w:w="24229250" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - &amp;agrave; pr&amp;eacute;sent. &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universit&amp;eacute; (section 63) &amp;agrave; CY Cergy Paris Universit&amp;eacute; (CYU)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement GEII &amp;ndash; Institut Sciences et Techniques - CYU</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Systèmes et Applications des Technologies de l'Information et de l'Energie (SATIE) &amp;ndash; CNRS &amp;ndash; CYU &amp;ndash; ENS Paris-Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma&amp;icirc;tre de conf&amp;eacute;rences (section 63) au Conservatoire National des Arts et M&amp;eacute;tiers - Paris</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;quipe P&amp;eacute;dagogique Nationale 3 EEAM &amp;ndash; Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash;ENS Paris-Saclay - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER au Conservatoire National des Arts et M&amp;eacute;tiers - Paris&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement ISME &amp;ndash; &amp;Eacute;quipe Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash; ENS Cachan - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 &amp;ndash; 2009</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Post-doctorale au laboratoire SATIE de l'ENS Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Systèmes et Transports (SET) de l'Universit&amp;eacute; de Technologie de Belfort-Monb&amp;eacute;liart (UTBM) en collaboration avec le laboratoire SATIE de l'ENS Cachan</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications, titres et dipl&amp;ocirc;mes</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1620" w:type="dxa"/><w:gridCol w:w="15135" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="16860" w:type="dxa"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation &amp;agrave; Diriger des Recherches (HDR)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure Paris Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universit&amp;eacute; de Technologie de Blefort-Montb&amp;eacute;liard</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 Recherche - Physique et Ing&amp;eacute;nierie de l'Energie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure de Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ing&amp;eacute;nieur en &amp;eacute;lectrom&amp;eacute;canique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale des Ing&amp;eacute;nieurs de Sfax (Tunisie)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;egrave;me actuel de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mod&amp;eacute;lisation des ph&amp;eacute;nom&amp;egrave;nes &amp;eacute;lectromagn&amp;eacute;tiques basses et hautes fr&amp;eacute;quences (1kHz &amp;agrave; 10Mhz) dans les actionneurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etablissement de m&amp;eacute;thodologies de dimensionnement par optimisation des transducteurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation topologique multi-physique des transducteurs &amp;eacute;lectrom&amp;eacute;caniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots cl&amp;eacute;s :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Actionneurs, Machines synchrones, Optimisation, Mod&amp;eacute;lisation, Analytique, Semi-analytique- num&amp;eacute;rique,&amp;nbsp;V&amp;eacute;hicules &amp;eacute;lectriques, Avion plus &amp;eacute;lectriques, CEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drive cycle current supply of a wound field automotive electrical machine using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.2. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet-assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vancorsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duysinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Excited Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3079228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Degrees of Freedom in the Design of PM Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3990. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Hybrid Excited Flux Switching Vernier Machine for Renewable Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.6060. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14196060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-optimization of hybridization ratio in hybrid excitation synchronous machines using electrical circuits modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Endurance Testing of Enameled Round and Rectangular Wires for Motors Controlled by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Bukharkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.2091-2098. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2021.009587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mesh based generated lumped parameter models for electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30941/CESTEMS.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of Multi-Layer Permanent Magnet Synchronous Machines for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Hybrid Excitation Synchronous Machine: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca24020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Magnetic Potential Interpolation for Non-Conformal Meshing in Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.7204808. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2899820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability of Hybrid Excited Synchronous Motors in Variable Speed Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2911599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Quantities Computation Using Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2829155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Hybrid-Excited Flux-Switching Machine for Aircraft safe DC Power Generation using a Diode Bridge Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid-excited flux-switching machine for fault short-circuit current limitation in embedded DC alternator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5-6), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a radial flux PM machine using a hybrid analytical model and a MBG reluctance network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.9-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a New Topology of Hybrid-Excited Flux-Switching Machine with Static Global Winding: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2497305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparaison of Lamination Material (M330-50 & NO20) Case Switching Flux Synchronous Machine with Hybrid Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2010.11463766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation Winding Short-Circuits in Hybrid Excitation Permanent Magnet Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ojeda Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2322194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification in Rotor Pole Geometry of Mutually Coupled Switched Reluctance Machine for Torque Ripple Mitigating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2179307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Parallel Double Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (9), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2134864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Open Circuit Flux Control Capability of a Series Double Excitation Machine and a Parallel Double Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belfkira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (9), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2173704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic equivalent circuit model of a hybrid excitation synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1000-1015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810890735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adapted Constrained Multi-Objective Bayesian Optimization Under Uncertainties: Application on a Permanent Magnet Assisted Synchronous Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Reyes-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Electrical Machines, Sep 2024, Turin, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par métamodèles pour l’optimisation sur cycle de conduite automobile d’une machine synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement par optimisation bayésienne d'une machine synchro-réluctante assistée d'aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de machines synchrones à aimants permanents sans terre rare pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Field Synchronous Drive Cycle Current Parameters Optimization: A Metamodel-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high switching frequency and dielectric barrier discharges on enamel insulation degradation of motors fed by SiC-based inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à double excitation à effet Vernier à commutation de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour le dimensionnement d’une machine à commutation de flux à double excitation à bobinage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Jodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Switching Frequencies on Enamel Insulation Degradation of Motors Fed by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid model for AC Losses in High Speed PMSM for arbitrary flux density waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Göteborg, Sweden. pp.2426-2432, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance investigation of small-scale wind turbine system based on hybrid excited flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2019.8871021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des topologies de machines électriques utilisées dans les véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGING INVESTIGATION OF INVERTER-FED LOW VOLTAGE MOTOR WINDING INSULATION SUBJECTED TO HIGH DV/DT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Symposium sur les phénomènes électromagnétiques dans les circuits non linéaires (EPNC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of V-shaped Synchronous Motor for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.906-912, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de tenue d'isolation entre spires pour enroulements de machines électriques alimentées par des ondes de tension à très forts dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Different Winding Configurations of a Novel Wound-Field Flux-Switching Linear Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2276-2282, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'essais d'isolation entre spires des enroulements de machines électriques alimentés par des convertisseurs de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ARRAS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a Doubly-Excited Flux-Switching Machine for Aircraft DC Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Permanent Magnet Mass Hybrid Excited Flux Switching Machine for a PHEV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Faltakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tool based on reluctance network automatic generation for electromagnetic devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique et Optimisation d'un actionneur linéaire par la méthode des réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à commutation de flux à double excitation. Analyse des performances : Fonctionnement Alterno-Démarreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakesh, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Global Windings Hybrid Excitation Switching Flux machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a radial flux PM rotating machine using a new hybrid analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Sciences and Technologies in Maghreb (CISTEM), 2014 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Hybrid Excited Flux-Switching DC-Alternator: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaussens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of hybrid excitation synchronous machines technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering and Software Applications (ICEESA), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous permanent magnets synchronous machines optimally designed for hybrid and full electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Power Electronics - ECCE Asia - May 30-June 3, 2011, The Shilla Jeju, Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL COMPARISON OF LAMINATION MATERIAL CASE OF SWITCHING FLUX SYNCHRONOUS MACHINE WITH HYBRID EXCITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Switched Reluctance Motors Performances for Two Current Distributions and Excitation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4047 - 4052, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active piezoelectric vibration control for high speed switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic equivalent circuit model for homopolar hybrid excitation synchronous machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bekhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.575-580, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a synchronous machine with concentric stator windings and permanent magnets in focusing configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equivalent Circuit Model of a Hybrid Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique d’un rotor de MRV pour maximiser le couple moyen : un problème mal posé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization methods for electrical machine design with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mascot-Num 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Approach using Gaussian Process for Automotive Electrical Machine Drive Cycle Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIROQUO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor’s windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une machine synchrone à double excitation Contribution à la mise en place d'une plate-forme de logiciels en vue d'un dimensionnement optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Technologie de Belfort-Montbeliard, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC53180E"/>
+    <w:nsid w:val="0A053C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3079228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Leonov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bukharkin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2021.009587" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paulides" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Malick Cisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Belhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asfirane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2829155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mairie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lalevee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.361-384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Aden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.9-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2010.11463766" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2497305" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2322194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nedjar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2134864" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890735" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GH7XF940-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guessoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kolesnikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolgova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolesnikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341983" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Affi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malick Cisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555995v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Faltakh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Benlamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaussens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415318" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417750" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bekhaled" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecrivain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510568" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Miraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344568v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3079228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paulides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Leonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bukharkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2021.009587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Malick Cisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Belhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asfirane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2829155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mairie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lalevee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.361-384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Aden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.9-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2497305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2010.11463766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2322194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nedjar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2134864" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890735" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GH7XF940-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guessoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kolesnikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolgova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolesnikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341983" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Affi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malick Cisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657567v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Faltakh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Benlamine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaussens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415318" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417750" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bekhaled" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecrivain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510568" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Miraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344568v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>