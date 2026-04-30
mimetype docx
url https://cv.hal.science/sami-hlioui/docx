--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Hlioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (Section 63 du CNU) à CY Cergy Paris Université | Laboratoire SATIE (UMR 8029 - CNRS - CYU - ENS PS - UPS - CNAM - UGE - ENS Rennes)   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="39920100" w:type="dxa"/><w:gridCol w:w="35850650" w:type="dxa"/><w:gridCol w:w="24229250" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - &amp;agrave; pr&amp;eacute;sent. &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universit&amp;eacute; (section 63) &amp;agrave; CY Cergy Paris Universit&amp;eacute; (CYU)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement GEII &amp;ndash; Institut Sciences et Techniques - CYU</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Systèmes et Applications des Technologies de l'Information et de l'Energie (SATIE) &amp;ndash; CNRS &amp;ndash; CYU &amp;ndash; ENS Paris-Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma&amp;icirc;tre de conf&amp;eacute;rences (section 63) au Conservatoire National des Arts et M&amp;eacute;tiers - Paris</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;quipe P&amp;eacute;dagogique Nationale 3 EEAM &amp;ndash; Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash;ENS Paris-Saclay - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER au Conservatoire National des Arts et M&amp;eacute;tiers - Paris&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement ISME &amp;ndash; &amp;Eacute;quipe Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash; ENS Cachan - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 &amp;ndash; 2009</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Post-doctorale au laboratoire SATIE de l'ENS Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Systèmes et Transports (SET) de l'Universit&amp;eacute; de Technologie de Belfort-Monb&amp;eacute;liart (UTBM) en collaboration avec le laboratoire SATIE de l'ENS Cachan</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications, titres et dipl&amp;ocirc;mes</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1620" w:type="dxa"/><w:gridCol w:w="15135" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="16860" w:type="dxa"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation &amp;agrave; Diriger des Recherches (HDR)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure Paris Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universit&amp;eacute; de Technologie de Blefort-Montb&amp;eacute;liard</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 Recherche - Physique et Ing&amp;eacute;nierie de l'Energie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure de Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ing&amp;eacute;nieur en &amp;eacute;lectrom&amp;eacute;canique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale des Ing&amp;eacute;nieurs de Sfax (Tunisie)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;egrave;me actuel de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mod&amp;eacute;lisation des ph&amp;eacute;nom&amp;egrave;nes &amp;eacute;lectromagn&amp;eacute;tiques basses et hautes fr&amp;eacute;quences (1kHz &amp;agrave; 10Mhz) dans les actionneurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etablissement de m&amp;eacute;thodologies de dimensionnement par optimisation des transducteurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation topologique multi-physique des transducteurs &amp;eacute;lectrom&amp;eacute;caniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots cl&amp;eacute;s :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Actionneurs, Machines synchrones, Optimisation, Mod&amp;eacute;lisation, Analytique, Semi-analytique- num&amp;eacute;rique,&amp;nbsp;V&amp;eacute;hicules &amp;eacute;lectriques, Avion plus &amp;eacute;lectriques, CEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drive cycle current supply of a wound field automotive electrical machine using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.2. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet-assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vancorsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duysinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Excited Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3079228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Degrees of Freedom in the Design of PM Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3990. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Hybrid Excited Flux Switching Vernier Machine for Renewable Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.6060. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14196060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-optimization of hybridization ratio in hybrid excitation synchronous machines using electrical circuits modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Endurance Testing of Enameled Round and Rectangular Wires for Motors Controlled by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Bukharkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.2091-2098. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2021.009587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mesh based generated lumped parameter models for electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30941/CESTEMS.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of Multi-Layer Permanent Magnet Synchronous Machines for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Hybrid Excitation Synchronous Machine: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca24020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Magnetic Potential Interpolation for Non-Conformal Meshing in Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.7204808. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2899820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability of Hybrid Excited Synchronous Motors in Variable Speed Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2911599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Quantities Computation Using Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2829155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Hybrid-Excited Flux-Switching Machine for Aircraft safe DC Power Generation using a Diode Bridge Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid-excited flux-switching machine for fault short-circuit current limitation in embedded DC alternator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5-6), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a radial flux PM machine using a hybrid analytical model and a MBG reluctance network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.9-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a New Topology of Hybrid-Excited Flux-Switching Machine with Static Global Winding: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2497305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparaison of Lamination Material (M330-50 & NO20) Case Switching Flux Synchronous Machine with Hybrid Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2010.11463766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation Winding Short-Circuits in Hybrid Excitation Permanent Magnet Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ojeda Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2322194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification in Rotor Pole Geometry of Mutually Coupled Switched Reluctance Machine for Torque Ripple Mitigating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2179307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Parallel Double Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (9), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2134864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Open Circuit Flux Control Capability of a Series Double Excitation Machine and a Parallel Double Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belfkira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (9), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2173704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic equivalent circuit model of a hybrid excitation synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1000-1015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810890735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adapted Constrained Multi-Objective Bayesian Optimization Under Uncertainties: Application on a Permanent Magnet Assisted Synchronous Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Reyes-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Electrical Machines, Sep 2024, Turin, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par métamodèles pour l’optimisation sur cycle de conduite automobile d’une machine synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement par optimisation bayésienne d'une machine synchro-réluctante assistée d'aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de machines synchrones à aimants permanents sans terre rare pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Field Synchronous Drive Cycle Current Parameters Optimization: A Metamodel-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high switching frequency and dielectric barrier discharges on enamel insulation degradation of motors fed by SiC-based inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à double excitation à effet Vernier à commutation de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour le dimensionnement d’une machine à commutation de flux à double excitation à bobinage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Jodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Switching Frequencies on Enamel Insulation Degradation of Motors Fed by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid model for AC Losses in High Speed PMSM for arbitrary flux density waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Göteborg, Sweden. pp.2426-2432, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance investigation of small-scale wind turbine system based on hybrid excited flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2019.8871021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des topologies de machines électriques utilisées dans les véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGING INVESTIGATION OF INVERTER-FED LOW VOLTAGE MOTOR WINDING INSULATION SUBJECTED TO HIGH DV/DT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Symposium sur les phénomènes électromagnétiques dans les circuits non linéaires (EPNC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of V-shaped Synchronous Motor for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.906-912, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de tenue d'isolation entre spires pour enroulements de machines électriques alimentées par des ondes de tension à très forts dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Different Winding Configurations of a Novel Wound-Field Flux-Switching Linear Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2276-2282, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'essais d'isolation entre spires des enroulements de machines électriques alimentés par des convertisseurs de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ARRAS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a Doubly-Excited Flux-Switching Machine for Aircraft DC Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Permanent Magnet Mass Hybrid Excited Flux Switching Machine for a PHEV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Faltakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tool based on reluctance network automatic generation for electromagnetic devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique et Optimisation d'un actionneur linéaire par la méthode des réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à commutation de flux à double excitation. Analyse des performances : Fonctionnement Alterno-Démarreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakesh, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Global Windings Hybrid Excitation Switching Flux machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a radial flux PM rotating machine using a new hybrid analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Sciences and Technologies in Maghreb (CISTEM), 2014 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Hybrid Excited Flux-Switching DC-Alternator: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaussens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of hybrid excitation synchronous machines technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering and Software Applications (ICEESA), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous permanent magnets synchronous machines optimally designed for hybrid and full electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Power Electronics - ECCE Asia - May 30-June 3, 2011, The Shilla Jeju, Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL COMPARISON OF LAMINATION MATERIAL CASE OF SWITCHING FLUX SYNCHRONOUS MACHINE WITH HYBRID EXCITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Switched Reluctance Motors Performances for Two Current Distributions and Excitation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4047 - 4052, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active piezoelectric vibration control for high speed switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic equivalent circuit model for homopolar hybrid excitation synchronous machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bekhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.575-580, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a synchronous machine with concentric stator windings and permanent magnets in focusing configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equivalent Circuit Model of a Hybrid Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique d’un rotor de MRV pour maximiser le couple moyen : un problème mal posé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization methods for electrical machine design with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mascot-Num 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Approach using Gaussian Process for Automotive Electrical Machine Drive Cycle Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIROQUO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor’s windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une machine synchrone à double excitation Contribution à la mise en place d'une plate-forme de logiciels en vue d'un dimensionnement optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Technologie de Belfort-Montbeliard, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Hlioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (Section 63 du CNU) à CY Cergy Paris Université | Laboratoire SATIE (UMR 8029 - CNRS - CYU - ENS PS - UPS - CNAM - UGE - ENS Rennes)   </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="39920100" w:type="dxa"/><w:gridCol w:w="35850650" w:type="dxa"/><w:gridCol w:w="24229250" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - &amp;agrave; pr&amp;eacute;sent. &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universit&amp;eacute; (section 63) &amp;agrave; CY Cergy Paris Universit&amp;eacute; (CYU)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement GEII &amp;ndash; Institut Sciences et Techniques - CYU</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Systèmes et Applications des Technologies de l'Information et de l'Energie (SATIE) &amp;ndash; CNRS &amp;ndash; CYU &amp;ndash; ENS Paris-Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma&amp;icirc;tre de conf&amp;eacute;rences (section 63) au Conservatoire National des Arts et M&amp;eacute;tiers - Paris</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;Eacute;quipe P&amp;eacute;dagogique Nationale 3 EEAM &amp;ndash; Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash;ENS Paris-Saclay - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER au Conservatoire National des Arts et M&amp;eacute;tiers - Paris&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D&amp;eacute;partement ISME &amp;ndash; &amp;Eacute;quipe Syst&amp;egrave;me Eco-&amp;Eacute;lectrique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE &amp;ndash;  CNRS &amp;ndash; ENS Cachan - CNAM</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 &amp;ndash; 2009</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Post-doctorale au laboratoire SATIE de l'ENS Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="35850650" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="24229250" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="39920100" w:type="pct"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="10079900" w:type="pct"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire Systèmes et Transports (SET) de l'Universit&amp;eacute; de Technologie de Belfort-Monb&amp;eacute;liart (UTBM) en collaboration avec le laboratoire SATIE de l'ENS Cachan</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications, titres et dipl&amp;ocirc;mes</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1620" w:type="dxa"/><w:gridCol w:w="15135" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="16860" w:type="dxa"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation &amp;agrave; Diriger des Recherches (HDR)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure Paris Saclay</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th&amp;egrave;se de doctorat</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universit&amp;eacute; de Technologie de Blefort-Montb&amp;eacute;liard</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 Recherche - Physique et Ing&amp;eacute;nierie de l'Energie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Sup&amp;eacute;rieure de Cachan (actuellement ENS Paris Saclay)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ing&amp;eacute;nieur en &amp;eacute;lectrom&amp;eacute;canique</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr><w:trHeight w:val="270" w:hRule="exact"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1620" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="15135" w:type="dxa"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale des Ing&amp;eacute;nieurs de Sfax (Tunisie)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th&amp;egrave;me actuel de recherche </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mod&amp;eacute;lisation des ph&amp;eacute;nom&amp;egrave;nes &amp;eacute;lectromagn&amp;eacute;tiques basses et hautes fr&amp;eacute;quences (1kHz &amp;agrave; 10Mhz) dans les actionneurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etablissement de m&amp;eacute;thodologies de dimensionnement par optimisation des transducteurs &amp;eacute;lectromagn&amp;eacute;tiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation topologique multi-physique des transducteurs &amp;eacute;lectrom&amp;eacute;caniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots cl&amp;eacute;s :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Actionneurs, Machines synchrones, Optimisation, Mod&amp;eacute;lisation, Analytique, Semi-analytique- num&amp;eacute;rique,&amp;nbsp;V&amp;eacute;hicules &amp;eacute;lectriques, Avion plus &amp;eacute;lectriques, CEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;nbsp;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Variations in Random Wound Coils of Synchronous Motors: A Statistical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (1), pp.262-271. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2025.3597834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance predictive modeling methodology taking into account windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drive cycle current supply of a wound field automotive electrical machine using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet-assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.13. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vancorsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Excited Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3079228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duysinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Hybrid Excited Flux Switching Vernier Machine for Renewable Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.6060. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14196060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-optimization of hybridization ratio in hybrid excitation synchronous machines using electrical circuits modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Endurance Testing of Enameled Round and Rectangular Wires for Motors Controlled by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Bukharkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.2091-2098. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2021.009587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Degrees of Freedom in the Design of PM Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3990. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mesh based generated lumped parameter models for electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30941/CESTEMS.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of Multi-Layer Permanent Magnet Synchronous Machines for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7116. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Hybrid Excitation Synchronous Machine: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca24020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Magnetic Potential Interpolation for Non-Conformal Meshing in Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (7), pp.7204808. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2899820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability of Hybrid Excited Synchronous Motors in Variable Speed Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2911599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Quantities Computation Using Mesh-Based Generated Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2829155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Hybrid-Excited Flux-Switching Machine for Aircraft safe DC Power Generation using a Diode Bridge Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Predictive Modeling of the Common-Mode Impedance of the Stator Coils in AC Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.7360 - 7371. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2594052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid-excited flux-switching machine for fault short-circuit current limitation in embedded DC alternator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5-6), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a radial flux PM machine using a hybrid analytical model and a MBG reluctance network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.18.9-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparaison of Lamination Material (M330-50 & NO20) Case Switching Flux Synchronous Machine with Hybrid Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2010.11463766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a New Topology of Hybrid-Excited Flux-Switching Machine with Static Global Winding: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2497305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation Winding Short-Circuits in Hybrid Excitation Permanent Magnet Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ojeda Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2014.2322194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification in Rotor Pole Geometry of Mutually Coupled Switched Reluctance Machine for Torque Ripple Mitigating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2179307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Parallel Double Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (9), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2134864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Open Circuit Flux Control Capability of a Series Double Excitation Machine and a Parallel Double Excitation Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belfkira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (9), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2173704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic equivalent circuit model of a hybrid excitation synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1000-1015. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810890735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adapted Constrained Multi-Objective Bayesian Optimization Under Uncertainties: Application on a Permanent Magnet Assisted Synchronous Reluctance Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Reyes-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Electrical Machines, Sep 2024, Turin, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement par optimisation bayésienne d'une machine synchro-réluctante assistée d'aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling random conductor distribution in stator winding slots: impact on common and differential-mode impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de machines synchrones à aimants permanents sans terre rare pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor's windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie (PL), Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par métamodèles pour l’optimisation sur cycle de conduite automobile d’une machine synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC motor impedance HF modeling for designing with windings variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Field Synchronous Drive Cycle Current Parameters Optimization: A Metamodel-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à double excitation à effet Vernier à commutation de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Paulides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour le dimensionnement d’une machine à commutation de flux à double excitation à bobinage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high switching frequency and dielectric barrier discharges on enamel insulation degradation of motors fed by SiC-based inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Gavrilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Switching Frequencies on Enamel Insulation Degradation of Motors Fed by SiC-based Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolesnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid model for AC Losses in High Speed PMSM for arbitrary flux density waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Göteborg, Sweden. pp.2426-2432, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Jodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance investigation of small-scale wind turbine system based on hybrid excited flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2019.8871021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of V-shaped Synchronous Motor for Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.906-912, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGING INVESTIGATION OF INVERTER-FED LOW VOLTAGE MOTOR WINDING INSULATION SUBJECTED TO HIGH DV/DT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Symposium sur les phénomènes électromagnétiques dans les circuits non linéaires (EPNC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Different Winding Configurations of a Novel Wound-Field Flux-Switching Linear Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.2276-2282, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de tenue d'isolation entre spires pour enroulements de machines électriques alimentées par des ondes de tension à très forts dV/dt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des topologies de machines électriques utilisées dans les véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koua Malick Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a Doubly-Excited Flux-Switching Machine for Aircraft DC Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lalevee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low Permanent Magnet Mass Hybrid Excited Flux Switching Machine for a PHEV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Faltakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Benlamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tool based on reluctance network automatic generation for electromagnetic devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'essais d'isolation entre spires des enroulements de machines électriques alimentés par des convertisseurs de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Leonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ARRAS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of testing methods for winding turn-to-turn insulation of low voltage motors fed by PWM converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Asfirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine à commutation de flux à double excitation. Analyse des performances : Fonctionnement Alterno-Démarreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakesh, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique et Optimisation d'un actionneur linéaire par la méthode des réseaux de réluctances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des couplages capacitifs dans les machines électriques pour la CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM, 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a radial flux PM rotating machine using a new hybrid analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahman Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Sciences and Technologies in Maghreb (CISTEM), 2014 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Hybrid Excited Flux-Switching DC-Alternator: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaussens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Global Windings Hybrid Excitation Switching Flux machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of hybrid excitation synchronous machines technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering and Software Applications (ICEESA), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the propagation paths of high- frequency common mode currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE 2013))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the propagation of high-frequency currents in AC motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation des courants de mode commun HF dans la masse métalliques des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnetique (CEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous permanent magnets synchronous machines optimally designed for hybrid and full electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Power Electronics - ECCE Asia - May 30-June 3, 2011, The Shilla Jeju, Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL COMPARISON OF LAMINATION MATERIAL CASE OF SWITCHING FLUX SYNCHRONOUS MACHINE WITH HYBRID EXCITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Switched Reluctance Motors Performances for Two Current Distributions and Excitation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference on IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4047 - 4052, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active piezoelectric vibration control for high speed switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic equivalent circuit model for homopolar hybrid excitation synchronous machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bekhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.575-580, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a synchronous machine with concentric stator windings and permanent magnets in focusing configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bodrum, France. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equivalent Circuit Model of a Hybrid Excitation Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vido Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique d’un rotor de MRV pour maximiser le couple moyen : un problème mal posé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gauthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hage-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization methods for electrical machine design with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mascot-Num 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Approach using Gaussian Process for Automotive Electrical Machine Drive Cycle Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIROQUO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive sensitivity analysis of motor’s windings HF impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet assisted synchronous reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Reyes Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une machine synchrone à double excitation Contribution à la mise en place d'une plate-forme de logiciels en vue d'un dimensionnement optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Technologie de Belfort-Montbeliard, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A053C28"/>
+    <w:nsid w:val="7EA64004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3079228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paulides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Leonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bukharkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2021.009587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Malick Cisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Belhadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asfirane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2829155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mairie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lalevee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.361-384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Aden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.9-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2497305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2010.11463766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2322194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nedjar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2134864" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890735" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GH7XF940-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guessoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kolesnikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolgova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolesnikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341983" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Affi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malick Cisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657567v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Faltakh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Benlamine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaussens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415318" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417750" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bekhaled" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecrivain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510568" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Miraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344568v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serpaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3597834" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3079228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Paulides" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Leonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bukharkin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2021.009587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koua Malick Cisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Belhadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24020034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asfirane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2829155" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mairie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lalevee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Boucenna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2594052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.361-384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Aden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.18.9-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2010.11463766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dupas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2497305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2322194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2134864" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810890735" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GH7XF940-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guessoum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kolesnikov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840670v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolgova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolesnikov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341983" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Affi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555990v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malick Cisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363181v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bolgova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981851v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Faltakh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Benlamine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaussens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396843" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415318" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417750" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bekhaled" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecrivain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510554" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Miraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344568v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>